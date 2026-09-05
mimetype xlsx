--- v5 (2026-08-15)
+++ v6 (2026-09-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1757">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1758">
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>VFDS / BMC</t>
   </si>
   <si>
     <t>Registration No.</t>
   </si>
   <si>
     <t>Batch</t>
   </si>
   <si>
     <t>Business Plan ( English )</t>
   </si>
   <si>
     <t>Selected IGA</t>
   </si>
   <si>
     <t>Business Plan ( Hindi )</t>
   </si>
   <si>
@@ -1199,50 +1199,53 @@
   <si>
     <t>Bee Keeping, Vermicompost</t>
   </si>
   <si>
     <t>Cutting Tailoring, Pickle Making</t>
   </si>
   <si>
     <t>Piyashni</t>
   </si>
   <si>
     <t>HPCD-4677</t>
   </si>
   <si>
     <t>SHG-Shanti</t>
   </si>
   <si>
     <t>Knitting, Handloom</t>
   </si>
   <si>
     <t>Sheetla Mata</t>
   </si>
   <si>
     <t>HPCD-4400</t>
   </si>
   <si>
+    <t>Atma Nirbhar</t>
+  </si>
+  <si>
     <t>SHG-Ekta(Cutting &amp; Tailoring)</t>
   </si>
   <si>
     <t>SHG-Ekta(Mushroom Cultivation)</t>
   </si>
   <si>
     <t>Triugi Narayan</t>
   </si>
   <si>
     <t>HPCD-3667</t>
   </si>
   <si>
     <t>SHG-Asha Kiran</t>
   </si>
   <si>
     <t>SHG-Nav Durga</t>
   </si>
   <si>
     <t>Kullu &gt; Parvati &gt; Jari</t>
   </si>
   <si>
     <t>Baladhi</t>
   </si>
   <si>
     <t>HPCD-8222</t>
@@ -1898,50 +1901,56 @@
   <si>
     <t>NCR 27/2019</t>
   </si>
   <si>
     <t>SHG-Kamshu Narayan</t>
   </si>
   <si>
     <t>Rockcharang</t>
   </si>
   <si>
     <t>NCR-25/2019</t>
   </si>
   <si>
     <t>SHG-Jai Kali Mata</t>
   </si>
   <si>
     <t>Handloom, Handloom</t>
   </si>
   <si>
     <t>Shango</t>
   </si>
   <si>
     <t>NCR-9/2020</t>
   </si>
   <si>
+    <t>SHG-Agro Valley</t>
+  </si>
+  <si>
+    <t>Chuli Oil</t>
+  </si>
+  <si>
     <t>Rampur &gt; Kinnaur &gt; Malling</t>
   </si>
   <si>
     <t>Chango</t>
   </si>
   <si>
     <t>10/2020-08</t>
   </si>
   <si>
     <t>SHG-Serkhang</t>
   </si>
   <si>
     <t>SHG-Tashi Lay</t>
   </si>
   <si>
     <t>Gharat</t>
   </si>
   <si>
     <t>Hango</t>
   </si>
   <si>
     <t>11/2020-08</t>
   </si>
   <si>
     <t>SHG-Sonam Yargeth</t>
@@ -1979,53 +1988,50 @@
   <si>
     <t>SHG-Pira Singh Mata</t>
   </si>
   <si>
     <t>Nanspo Chhonda</t>
   </si>
   <si>
     <t xml:space="preserve">NCR-7/2020 </t>
   </si>
   <si>
     <t>SHG-Ang Durga Balu Se</t>
   </si>
   <si>
     <t>SHG-Jai Narayan</t>
   </si>
   <si>
     <t>Nigani</t>
   </si>
   <si>
     <t>NCR-24/2019</t>
   </si>
   <si>
     <t>SHG-Om Mane Padme Hum</t>
   </si>
   <si>
-    <t>Chuli Oil</t>
-[...1 lines deleted...]
-  <si>
     <t>Nigul Sari</t>
   </si>
   <si>
     <t>NCR 28/2019</t>
   </si>
   <si>
     <t>SHG-Jai Ganesh</t>
   </si>
   <si>
     <t>Thach</t>
   </si>
   <si>
     <t>A20H126088</t>
   </si>
   <si>
     <t>SHG-Kranti Veer</t>
   </si>
   <si>
     <t>SHG-Umang</t>
   </si>
   <si>
     <t>Tranda</t>
   </si>
   <si>
     <t>NCR-03/2020</t>
@@ -5142,53 +5148,50 @@
     <t>Balh</t>
   </si>
   <si>
     <t>HPCD-13136</t>
   </si>
   <si>
     <t>SHG-Guna Mata</t>
   </si>
   <si>
     <t>Kuthrana</t>
   </si>
   <si>
     <t>HPCD-12450</t>
   </si>
   <si>
     <t>SHG-Vani Mata</t>
   </si>
   <si>
     <t>Kanol</t>
   </si>
   <si>
     <t>HPCD-12627</t>
   </si>
   <si>
     <t>SHG-Ganga Maiya</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rhododendron</t>
   </si>
   <si>
     <t>SHG-Gaura</t>
   </si>
   <si>
     <t>Lodhwan</t>
   </si>
   <si>
     <t>17/2023/READER</t>
   </si>
   <si>
     <t>SHG-Raadha -Krishna</t>
   </si>
   <si>
     <t>SHG-Shri Shivay</t>
   </si>
   <si>
     <t>Dharamshala &gt; Nurpur &gt; Jawali</t>
   </si>
   <si>
     <t>Bhol Khas</t>
   </si>
   <si>
     <t>COP-A(2)/99-S-II</t>
   </si>
@@ -5632,59 +5635,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5c5447544Business Plan Vermi Compost SHG Aastha Kanda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5c099051aBUSINESS PLAN- Mushroom - SHG Ekta, Kanda, Shimla - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5cc22bcedBUSINESS PLAN-Pine needle handicrafts Radhe Krishana SHG Kufridhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62beca930319bBusiness Plan Vermi Compost SHG Aastha Kanda (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62beca716e3eeBUSINESS PLAN- Mushroom - SHG Ekta, Kanda, Shimla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bed057c4af0BUSINESS PLAN-Pine needle handicrafts Radhe Krishana SHG Kufridhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/618cf46b55de4bharti shg.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5d11ab2e2BUSINESS PLAN-Vermicompost-  SHG Ekta, Panesh, Taradevi Shimla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb4700ff16SHG Shubham panesh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2847da7cbfBUSINESS PLAN-Vermicompost-  SHG Bharti, Panesh, Taradevi Shimla (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2846500b5aBUSINESS PLAN-Vermicompost-  SHG Ekta, Panesh, Taradevi Shimla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28451177d2BUSINESS PLAN- Mushroom - SHG Shubham, Panesh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5b76a5b10Buisness Plan Vermi Compost Durga Mata SHG Rangol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caec004b8e9Radhey krishan -SHG taradevi -Rangol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28575a3276Buisness Plan Vermi Compost Durga Mata SHG Rangol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28504f2f16BUSINESS PLAN-Pine needle handicrafts Radhe Krishan SHG Rangol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615ed1664e52dsheetla shg vfds shilru.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c285afd4a30BUSINESS PLAN-Vermicompost-  Shilru.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5d7037593BUSINESS PLAN-Vermicompost-  SHG, Talayal Taradevi Shimla Final 06-03-2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed01df1229Buisness Plan Bag Making Sahara shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c284c1d5af2BUSINESS PLAN-Vermicompost-  SHG, Talayal Taradevi Shimla Final 06-03-2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5ddbdd72eBuisness Plan Bag Making Sahara shg VFDS Talayal.en.hi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615bf1e0dcb21radha rani SHG vfds Jai bhole shankar.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615bf2bcb0bf6shivam shg vfds Jai Bhole Shankar.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879bb1e729fRadha Rani SHG Vermin Compost Amarpur.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879cda089c4&#2358;&#2367;&#2357;&#2350;&#2381; VFDS Amarpur .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6787985b54b6fRadhika buisness plan Jeevan Jyoti Bakroa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879891e6d3aEnglish &#2340;&#2366;&#2352;&#2366; shg &#2348;&#2354;&#2381;&#2354;&#2370; &#2326;&#2352;&#2381;&#2351;&#2366;&#2354;&#2366; Jeevan Jyoti Bakroa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67177fc29e86fRevised jeven joyti Radhika Final (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65682f6250250Tara Seera Badi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61f90c4874090shg jagriti final.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b97bc71ffcNaina_Kothi Tobka.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788cff2272d0Bee keeping Jaagriti SHG kothi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879c5bbde10&#2344;&#2376;&#2344;&#2366; SHG &#2325;&#2379;&#2336;&#2368; &#2335;&#2379;&#2348;&#2325;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678799c0a4123sadhana baba sidh godriya rohin.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615bf2a241b7dshetla SHG vfds Rohin.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/677baf3eeae7eRevise &#2360;&#2366;&#2343;&#2344;&#2366;  &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2319;&#2357;&#2306; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879ca4c9b76sheetla &#2348;&#2366;&#2348;&#2366; &#2360;&#2367;&#2342;&#2381;&#2343; &#2327;&#2379;&#2342;&#2352;&#2367;&#2351;&#2366; &#2352;&#2379;&#2361;&#2367;&#2344; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817e7f6c4fbBusiness Plan-Seera and Badi Making BabaKelu SHG Tundwin Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615bf207702b9shelja shg vfds Aadarsh Gramin.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67888fb9d6ff5&#2348;&#2366;&#2348;&#2366; &#2325;&#2376;&#2354;&#2370;  &#2310;&#2342;&#2352;&#2381;&#2358; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879c2cc8652shelja &#2310;&#2342;&#2352;&#2381;&#2358; &#2327;&#2381;&#2352;&#2366;&#2350;&#2368;&#2339; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e789da747adkrishna seera vadi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78b2812e45radha seera vadi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586fbbee01bkrishna seera vadi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65587095a8997Radha Seera Badi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e7898e17d87Jai SantoshiGoatri Jhnadutta (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78b4ba2213Shivam SHG Dahad BLP (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649c120a544a8Jai Santoshi Maa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f09fb499f6 &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361;, &#2333;&#2306;&#2337;&#2370;&#2340;&#2366;, &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f1192c7beb &#2342;&#2369;&#2352;&#2381;&#2327;&#2375; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; , &#2333;&#2306;&#2337;&#2370;&#2340;&#2366;, &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f098077294 &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; ,&#2333;&#2306;&#2337;&#2370;&#2340;&#2366; ,&#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e7891a481c6Jai lakh Data Shg (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78b7a250f7&#2358;&#2325;&#2381;&#2340;&#2367;SHG&#2332;&#2366;&#2327;&#2371;&#2340;&#2367;BLP Final (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63be547a26218 &#2354;&#2326;&#2342;&#2366;&#2340;&#2366; &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2319;&#2357;&#2306; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339; - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f0a44ecdcd &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361;, &#2333;&#2306;&#2337;&#2370;&#2340;&#2340;&#2366; &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e789aee8d68Jyoti SHG Mushroom (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78a02e353eKrishna SHG of VFDS Prahu(1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586f695ccfdJyoti SHG_Parahoo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f11d9b0111 &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361;, &#2333;&#2306;&#2337;&#2370;&#2340;&#2366;, &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e788c8892afGoonj SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78afb9493ePrerna SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f11aee5af2 &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361;, &#2333;&#2306;&#2337;&#2370;&#2340;&#2366;, &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f113d7db21 &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; , &#2333;&#2306;&#2337;&#2370;&#2340;&#2366;, &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e788eeb16f5jai durge malari vermi jhandutta (2) (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78951e88d8jai Maa kali  vermin compost.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649c127753da3Jai Durge Malari  Jhandutta.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66867412efcd1jai Maa kali  vermin compost.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e7c0fbcd97bBandla Haldi business plan -2 Copy english.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e7c0995131bBandla business plan final mushroom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/691d5deba9852broom making final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63f30daaa0094Bandla Haldi business plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8a3789db4Bandla business plan final mushroom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd0529f0dfdhar tatoh cutting and tailoring (1) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63f30e46cd3cedhar tatoh cutting and tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd6d1b88f6Jagriti_Bilaspur_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b6bfad6d347Matri Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd091ee8f9Jai bhole shankar Sadar Range fINAL ON 9-2-22 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd1d95590d&#2332;&#2351; &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366; &#2342;&#2375;&#2357;&#2368; (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6456250992579Jai bhole Shankar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63be5736e2d29 &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366; &#2342;&#2375;&#2357;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd0d57cd13kuddi mushroom and pickel making (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a0494be379dkuddi mushroom and pickel making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6909a3d515a39kuddi seera vadi revised March.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd12a0b7d8Mansa SHG BIL (2) (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649c118d1111eMansa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd16ab17f0Sadar Goatry final today on 6th nov. (2) - Copy (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8a9d240cb &#2332;&#2351; &#2350;&#2366;&#2305; &#2360;&#2352;&#2360;&#2381;&#2357;&#2340;&#2368;  &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a04918c86a1Sadar Goatry final today on 6th nov..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6799b29d04c26Anjali-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655863638e730Anjali SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd788bf86cGouri shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd9059e131&#2332;&#2351; &#2350;&#2366;&#2305; &#2354;&#2325;&#2381;&#2359;&#2350;&#2368; &#2331;&#2337;&#2379;&#2354;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd92a7d843&#2332;&#2351; &#2350;&#2366;&#2305; &#2360;&#2352;&#2360;&#2381;&#2357;&#2340;&#2368; &#2331;&#2337;&#2379;&#2354;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66866d5bd85afchrrol_Gauri Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639ffbfa15b2b &#2350;&#2366;&#2305; &#2354;&#2325;&#2381;&#2359;&#2350;&#2368; &#2331;&#2337;&#2379;&#2354; -.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639ffc7a9b703 &#2350;&#2366;&#2305; &#2360;&#2352;&#2360;&#2381;&#2357;&#2340;&#2368; &#2331;&#2337;&#2379;&#2354;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dda6c7a6ce&#2344;&#2366;&#2352;&#2368; &#2358;&#2325;&#2381;&#2340;&#2367; &#2343;&#2344;&#2360;&#2381;&#2357;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd9b089646&#2344;&#2357;&#2332;&#2366;&#2327;&#2371;&#2340;&#2367;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b6c1135a389 &#2358;&#2325;&#2381;&#2340;&#2367; &#2343;&#2344;&#2360;&#2381;&#2357;&#2366;&#2312; 4 -.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66866fbe42eb2 9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd7f76df48Santoshi Mata ...pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dda2b2ca16&#2358;&#2367;&#2357; &#2358;&#2325;&#2381;&#2340;&#2367;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64562555efda9Santoshi Mata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6686731950c82 &#2358;&#2325;&#2381;&#2340;&#2367;  10.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678ddb615860b&#2342;&#2369;&#2352;&#2381;&#2327;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd7bf98f00Jugdamba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd847b149a&#2325;&#2354;&#2381;&#2351;&#2366;&#2339;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63f30e66dc13dDurga  Lakhala 7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66866f9121ea5Lakhala.Jagdamba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63f30f09d9096Kalyani  Lakhala 8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd88f377f8&#2332;&#2351; &#2350;&#2366;&#2305; &#2332;&#2381;&#2357;&#2366;&#2354;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd8cb5d989&#2332;&#2351; &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b6c098835e0 &#2350;&#2366;&#2305; &#2332;&#2381;&#2357;&#2366;&#2354;&#2366; 5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b6c0b9ece8c &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366; 6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68650cfaa5a25DocScanner 1 Jul 2025 2-42&#8239;pm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b01263b366Sari kanchan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b01e436fcaSari Rani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e5b145640Kanchan saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e5d3c84f3Rani saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b00a1817b1Kamon Dev brahma eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b00c82a7c2Kanon Maha Laxmi eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e900310acdev brahma  saman ruchi shg.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e92c399femahaluxmi saman ruchi ramuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b03b4bde90Talara Laxmi Narayan eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b040232689Talara Punch veer eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e64a7e9e6luxmi narayan saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e86f018ccpanchvir  saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b003c7d917Chakurta Maa Bhunga eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b006124beeChakurta Maa Laxmi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6f04c00d15maa bunga saman ruchi sumah.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6f0c3b1a4dMaa Luxmi business plan 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd48ddc6e3fDevi Dyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b04278388eTatibir Luxmi eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6f591e5da7laxumi saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c286b012be1laxumi saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b554d2d8c64Business Plan  Luxmi SHG Handloom  VFDS Baragran English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ab21346728dBusiness Plan Handloom SHG Radhe Krishana VFDS Baragran English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e578e3578Business Plan Luxmi  SHG Baragran .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63c12d18d78aeBusiness Plan  SHG Radhe Krishana Baragran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a99c1e4d8a5Business Plan Handloom SHG Asha VFDS Bhaltha English. Forest Range Bhutti (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a99bafb11caBusiness Plan Handloom SHG Bhalthi Narayan VFDS Bhaltha English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b1975d2b870Business Plan Asha SHG-CIG Handloom VFDS Bhaltha Forest Range Bhutti Forest Division Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/629b492d95defBusiness Plan Bhalthi Narayan SHG VFDS Bhaltha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67986c63d98a0Business Plan Handloom SHG Jyoti VFDS Falyani-Khanargi English. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67986ca879e0fBusiness Plan Handloom SHG Lakshay VFDS Falyani-Khanargi English. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586cc41d143Business Plan  Handloom SHG Jyoti VFDS Faliyani-Khanargi Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b6baab8fb2466a37cb1cc689Business Plan  Lakshaye  VFDS Falyani-Khanargi (1) hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67986b7c6ce3dBusiness Plan SHG Jai Maa Dhara Nouni VFDS Bhumteer in English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67986b2f4aecfBusiness Plan SHG Shree Krishana VFDS Bhumteer in English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586d0ee2937Business Plan Jai Maa Dhara Nauni SHG Handloom VFDS Bhumteer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586d3cc2e4dBusiness Plan Shri Krishana SHG Handloom VFDS Bhumteer PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6798a0c7a5fdfBusiness Plan Handloom SHG  Jai Baba Veer Nath VFDS Dughilag English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6798a0fb61484Business Plan Handloom SHG  Prerna VFDS Dughilag English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ab20d4563cfBusiness Plan Handloom SHG  Samridhi VFDS Dughilag English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef7acefe29Business Plan Dughilag SHG JAI BABA VEERNATH.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef7cfaa27eBusiness Plan Dughilag SHG PRERNA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/675fd12ed3524Business Plan SHG Samridhi VFDS Dughilag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b5550ee0867Business Plan  Jai Maa Lohri Achhari  SHG Handloom  VFDS Gadiara-Tandari English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b5555daf877Business Plan  Jai Panchali Narayan  SHG Handloom  VFDS Gadiara-Tandari English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c68bc5222daBusiness Plan SHG Jai Maa Lohri Achhari VFDS Gadiya-Tandari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63cf800102ed0Business Plan SHG Jai Panchali Narayan Gadiara-Tandari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67aad4672ac38Business Plan Handloom SHG Hurang Narayan Tandari VFDS Khanipandhe-Pavnag English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c68b3036b23Business Plan SHG Ambika VFDS Khanipande-Pavnag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b19d03090c9Business Plan Hurang Narayan SHG-CIG Handloom VFDS Khanipande-Pavnag Forest Range Bhutti Forest Division Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b19d3c04cfaBusiness Plan Krishana SHG-CIG  Knitting VFDS Mathala-Palalang Forest Range Bhutti Forest Division Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a37d50e1d02Business Plan  SHG Pragtisheel VFDS Mathala-Palalang.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679714319028eBusiness Plan Handloom SHG Jagriti VFDS Sarli English. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6797146c4be84Business Plan Handloom SHG Luxmi VFDS Sarli In English (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd856ed40faBusiness Plan Handloom  Jagriti VFDS Sarli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd85848cf5561817da490db4Business Plan Handloom Luxmi  VFDS Sarli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6798a44a0540fBusiness Plan Handloom SHG  Dropti VFDS Summa English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6798a08576220Business Plan Handloom SHG  Jai Maa Bhaga Sidh VFDS Summa English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6798a04ce2626Business Plan Handloom SHG Prerna VFDS Summa English. Forest Range Bhutti (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648bf883f3a5eBusiness Plan  Handloom SHG Dropti VFDS Summa Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a37da499714Business Plan Jai  Maa Bhaga Sidh Group Summa VFDS Summa Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648bf8560c079Business Plan  Handloom SHG Prerna VFDS Summa Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b5562a0bb5bKelo Veer SHG Sarach VFDS Balh-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc74fefcf2Business Plan Handloom  Kelo Veer  VFDS Balh-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd847edcde2Business Plan Radhe-Krishana CIG Balh-I (knitting).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd84a6aec29Business Plan Gouri CIG Balh-II (Cutting Tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6809da57b46c5Business Plan CIG Shiv  HV Crops VFDS Balh-II (Autosaved).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790d6b409f9fJamdagini Rishi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790d80edab68Narayan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586c3e0d998Business Plan  Handloom SHG Jamdagni VFDS Barahar Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6488055e2e36eBusiness Plan  Handloom SHG Narayan VFDS Barahar Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67cad65fbd271Nari Shakti SHG Business Plan English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc83b296b8Business Plan SHG Bhuvneshwari VFDS Bastori Forest Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67cad6bf20946Nari Shakti Bastori Business Plan Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790d7ddb3ff9Kali Narayan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790d7880c11fkamna padhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ee0318077eBusiness Plan Kali Narayan (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67287c5bb9c2eKamna SHG Business Plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2b94a728fJagjanani SHG Peej VFDS Peej.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b556d626118Vaishno SHG Peej VFDS Peej Eng. - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f120dc3a45Business Plan Jagjanni SHG VFDS Peej.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b55696be438Vaishno SHG Peej VFDS Peej Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2bd3a161aMata Rani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6707a9d90cb7dMata Rani SHG Business Plan......pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb2d2680b64Business Plan SHG  Nav Prabhat VFDS Rayal Ghunghara Forest Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68d249492f2ebBusiness Plan Adi Shakti in English VFDS Sari-I Forest Range Kullu (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc7e726f7dBusiness Plan SHG Adi Shakti VFDS Sari-I Forest Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc7b960286Business Plan Poultry CIG Shiv Naresh VFDS Sari-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc6eea5459Business Plan gram Jagar Nathi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc87f80093Business Plan SHG Sari Narayan VFDS Sari-II Forest Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f94255466Bussiness Plan of Goutam rishi Shg of VFDS Burua.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f9e931313business Plan of Anapurna  shg VFDS Burua.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e33aa336d5Gautam Rishi  SHG Burua.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e35200f014Maa Anapurna  Burua.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e3462d55399Business  plan of Asha  SHG (Klath chhiyal).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f8086b0f5Shandilya  - Self Help Group Kalath chhiyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3555c2941Asha  SHG kalath chhiyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3490bce2dShandiyal SHG Kalath chhiyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f2212ac71Bhandal SHG Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f8d88e21aGautam SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f8b3a42f8Gyan bhanddar Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e34529e956Bhandal  SHG Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e341d4166fGautam SHG Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e34bc6a171Gyan Bhandaar Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/675fee76526abGyatri-kaniyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e3466763094Business  Plan of sarswati  SHG(kaniyal).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e33f919354Gyarti SHG Kaniyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e35ac324c1Sarswati  SHG Kaniyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a34a2b90325Ajay pal kothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f9a2842b9business Plan of Sita Gouri SHG  VFDS Kothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3373a4926Ajay Pal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3346bd870Seeta Gauri  SHG Kothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f87fe4e62Laxmi SHG NAsogi Crochet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f9758ba38Bussiness palan of NIrmal Chhiyal VFDS Nasogi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e35838582bLaxmi SHG Nosogi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e34f720b57NIrmal Chhaya Nasogi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f90703f37deep SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f7a9cdb5fVashnavi SHG palchan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e328577e3cDeep SHG Paalchan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e32b9a374cVashanavi SHG Palchan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f858d2836Seta Gouri Shanag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655864d29ddd5Business  Plan of veer bhumi JJN  SHG Jana  II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4d640e25f6 &#2360;&#2381;&#2357;&#2351; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2332;&#2366;&#2339;&#2366; &#2361;&#2367;&#2306;&#2342;&#2368; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586daeb4627Bussiness  Plan of  Rigan SHG Jana  I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a37c7f8ca80Thakur CIG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4a9880e41d &#2360;&#2381;&#2357;&#2351; &#2360;&#2361;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2361;&#2367;&#2306;&#2342;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4a9233dad6 &#2360;&#2350;&#2366;&#2344; &#2352;&#2370;&#2330;&#2367; &#2360;&#2350;&#2370;&#2361;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64f8562ed3002Business plan of Lakshmi SHG  Bari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64f856093b0b5Business plan of Shri Durga SHG Bari 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b430255f79Hindi Lakshmi SHG Bari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b44071d340shri  durga Hindi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f1b3e75c8Lakshmi SHG  Katrain-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b4203649a5Palden lamo Eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b4481d1450Hindi Lakshmi SHG Bari (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd85bfc0421Business Plan Katrain-I Palden Lamo CIG (Cutting &amp; Tailoring).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b41aa47779Shakti  ENG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648804f3e186dBusiness Plan SHG Nav-Nirman VFDS Peeh Patlikuhal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/646324918af05Business Plan SHG Shakti VFDS Peeh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6381f3fea6891Atharnag Biling.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69bba135217faMithukpa SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6789e59d5eb33Gompa knitting Lapchang (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686ceed6c9769&#2361;&#2367;&#2358;&#2375; &#2327;&#2379;&#2306;&#2348;&#2379;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69bba25a49b19Dev Bhoti SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69bba10530da1Rigpe Chokpe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e33c9dac3bTino.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e32453ab48VFDS Tino SHG Jonkul Gompa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6381f3d8e682aBindu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6381f21f7f3f3shiv shkti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6909a46a2d8a5Hdimba SHG VFDS Baring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6407180c258a1VFDS Baring Sarasvti SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64071793aa747VFDS Chokhang Jai Mahadev SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/640717d754297VFDS Chokhang  Jai Neelkanth SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6909a49c61765Shweta SHG VFDS Dhwansha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e32b5256f8SHG Dhwansha VFDS Dhwansha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a37d1898361VFDS Dhwansha SHG Ranika.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e336941d67Laxmi SHG VFDS Gohrma.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6381f1f0e135fzarim Approved Plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e3397f3a26VFDS Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6407195c1a8aaVFDS Goshal Snatan SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e3273bfd9eVFDS Kamring Buhari SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/640719e046c4aVFDS Kamring Jagriti SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6412b9d965cd7SHG Jhansi Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6381f29ce75a7lady bug.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63af962441Ganpati Jolly Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63b158b1f1Maa Naina Jolly  cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784aeddeedc6Ganpati merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784af05043ecSHG Man Naina Jolly.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63b96d00a9Shri pal Bansu cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63bc27a14cBansu Translation.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b944ba8fb28Shri pal Bansu cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b944d33fb2fVeer Kaila Bansu handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63be08e2e5Aadi Brahma  plan Khokhan-II cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63bf7e023aJogni Mata cutting and tailoring Khokhan-II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6864fe64cd147Merged PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b9436e5581fJogni Mata cutting and tailoring Khokhan-II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63c1754e73Rupan Pal cutting  &amp; tailoring Pahnala.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63c35c5e43Devta Than Pah Nala Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6561a09947404Rupan pal add on activity.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6568349ca9515Than Devta handloom add on activity - final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f614c5764cdBhagasidh Sepobadi Bashona.hi.en.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f614ec8e334Jyoti Bashona Pickle Making.hi.en.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6865005edb14fSHG Renuka Mata Bashona.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b95a04b74e6Bhagasidh Sepobadi Bashona.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b95a2d393c3Jyoti Bashona Pickle Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f618c863040english kashu narayan kamand.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f618aabc987Mata mandasna english.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6316f72da19a3Kashu Narayan  Kamand cutting &amp; tailoring (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784af784af4eMata Mandasana Kamand Merged PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f6190ca3c3bMarkendy Bee keeping Hurla.hi.en.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f618f528909Veer Nath Miyan Behar Hurla cutting &amp; tailoring.hi.en.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784af53ebb08SHG Markanday Merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b958f5158adVeer Nath Miyan Behar Hurla cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f6193f5f646shakti english final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b95a9daab80Shakti Piyashani Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b295cab59caShanti merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f61985d3b27Ekta Jarad cutting &amp; tailoring - english final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f619a5eafb4Ekta Jarad Mushroom cultivation PD.hi.en.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b959a9a0991Ekta Jarad cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b959c094d16Ekta Jarad Mushroom cultivation PD.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f619cf7a9adAsha Kiran Ningna Knitting english final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc5eee8d9cAsha Kiran Ningna Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b295a93ae1fNav durga merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b29484f030bNag devta Baladhi merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b294bc9deb4Parvati Pohal, Baladhi merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b2953224becMata rupasana pdf merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f639fddca38Astha Bee keeping, jari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63a197ba24Gayatri business plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784af30615daSHG Astha Merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63381093f2500Business Plan &#2327;&#2366;&#2351;&#2340;&#2381;&#2352;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b294ee7d712Lakshmi merged, Shat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63a8a97089Business Plan Sarswati Talpini Handloom in English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b295643e274Jamlu Rishi Merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a427722bf0bBusiness Plan Sarswati Talpini Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63aaa872f5Business Plan Aajivika Shahita Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63ac5dc3d1Business Plan Laxmi Shat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a4271960f02Business Plan Aajivika Shahita Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a4274ae7acaBusiness Plan Moraj Shahita Handloom - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b671afc5fKrishna Shakti, Banal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b60db2bcePandal Dev, Banal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55aab5e29ckrishan shakti HALDI BANAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55abf1b2eepandala banel.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687a250c82995Durga Shakti Torjajar (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b5333fb31Jai Jalpa, Tor jajar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687a257ec59bcDurga Shakti Hindi Tor Jajar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55bab15167jai jalpa tor jahar .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b74cefa68Jai Jalpa, Langehar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/625d3af5358f8_langehadBusiness Plan Mahadev Langehad -knitting-converted.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55b4667e15jay jalpa langehed.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55b6414d6bmahadev langehar .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b70da92abJalpa Mata, Chowki.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28f3042e63murgi palan_Jai baba kamlahiya.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28f1ad5024Haldi chhowki_Jalpa Mata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615ed436abc98BUSINESS PLAN (C&amp;T) Radha Krishan Tanehad Dharampur Tanehad  11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b69eebc18Shayam Sunder, Tanehad.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b5d2cfc9dRadha krishan Tanehad.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55b10a15d7sham sunder HALDI TANEHAD.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e1492bdc77Naina Pattal Banehar (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab104e4667ashakti Haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d95f73aa323Naina_Banehar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c529e3c8016Shakti hindi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab0fe6720ffPink himalayan Haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab10731ac38Vaishnavi garlic paste (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c52a1d0e0c7Pink himalayan Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c52a4f21136Vaishanavi hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64116d373b7d8Sarojani bag making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd94dd9b96Sheetal Badi Seera.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678df9af69621SAROJANI, DIGLI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678df96b64310Sheetal, Digli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca25dce24aEkta Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e5c7e4b833Keshav_Kundnu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab0ee1e176cShara SHG haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e06fe4d094Ekta Kudnu Darkorti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e0722a98e3Keshav Kudnu Darkoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e06989fbcc&#2360;&#2361;&#2366;&#2352;&#2366;, Kudnu Darkoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab0f7d6f06bLaxmi Bai haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e066b4a821&#2354;&#2325;&#2381;&#2359;&#2381;&#2350;&#2368; &#2348;&#2366;&#2312;, Panchjan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5f698da37Kalpana, haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca58cbcd03Nav Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e06c912dafKalpana Jimjima.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e074f23465Nav Shakti Jimjima.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab1031a21ceSeeta Mata SHG Haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c52a81a15a7Seeta Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6316fb6900bceJai Sai Baba-Kamlah.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63806473e8b2dJai baba Sidh (eng).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67907593d81ad&#2332;&#2351; &#2360;&#2367;&#2342;&#2381;&#2343; &#2348;&#2366;&#2348;&#2366; &#2313;&#2346;&#2381;&#2346;&#2375;&#2352; &#2348;&#2375;&#2352;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e06ee9d9bJai Jalpa Pickle.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e0d69a933Jai Maa Sakraini.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679074d46c27bJai Jalpa Mata, Fihad.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790750a92267Jai Maa Sakraini, Fihad.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e5cca2aba7Jai Shiv Shankar_Gaddidhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67907707c6337&#2332;&#2351; &#2358;&#2367;&#2357; &#2358;&#2306;&#2325;&#2366;&#2352;, Gaddidhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d95f169d171Shiva_Baag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687a23cf95c67Maa DURGA C&amp;T Garli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca4a15be52Mata Kanchna Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679074647b2bcDurga Mata, Garli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679074a0edfb5&#2350;&#2366;&#2340;&#2366; &#2325;&#2306;&#2330;&#2344;&#2366;, Garli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311dfbf263c9Jai Durga Maa C&amp; T_Kamlah.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e024db3f9Jai Gayatri Maa knitting_Sari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790756679876&#2332;&#2351; &#2350;&#2366;&#2305; &#2342;&#2369;&#2352;&#2381;&#2327;&#2366; sari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790753f792f4&#2332;&#2351; &#2350;&#2366;&#2305; &#2327;&#2351;&#2366;&#2340;&#2381;&#2352;&#2368; sari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6380641b8dbe7Gayatri parivar, bee keeping (eng).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a403c99acebYuvak mandal, slipper making (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679076486b9e1&#2327;&#2351;&#2366;&#2340;&#2381;&#2352;&#2368; &#2346;&#2352;&#2367;&#2357;&#2366;&#2352; &#2340;&#2344;&#2367;&#2361;&#2366;&#2352;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679076c9d7e2d&#2351;&#2369;&#2357;&#2325; &#2350;&#2306;&#2337;&#2354; &#2340;&#2344;&#2367;&#2361;&#2366;&#2352;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637222b16ec1fJai Maa Asha Puri, pickle pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/632ebd11dec26Jai Mata Simsa Achaar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2eacc9776&#2332;&#2351; &#2350;&#2366;&#2305; &#2310;&#2358;&#2366; &#2346;&#2370;&#2352;&#2368;, Gangoti (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2f2f4f32fJai Mata Simsa, Gangoti (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d4b768b01d6Ekta SKG, Pattal making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e5bc017228Sangam business plan_Khuddi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b2baeb211e9Ujala SHG, goatry.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e30b3ba094&#2319;&#2325;&#2340;&#2366; &#2344;&#2367;&#2361;&#2366;&#2352;&#2368; &#2348;&#2354;&#2381;&#2361;, Khuddi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3023672f6Sangam, Khuddi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e30715bae5&#2313;&#2332;&#2366;&#2354;&#2366;, Khuddi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66cec9973021eShilpa GOATRY (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ceca2408271Trivani Mahadev Haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2e6471629&#2358;&#2367;&#2354;&#2381;&#2346;&#2366;, Makan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2efc55a15&#2340;&#2381;&#2352;&#2367;&#2357;&#2339;&#2368; &#2350;&#2361;&#2366;&#2342;&#2375;&#2357;, Makan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637222e9f176ajai mata mangroli, mushroom Cultivation.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2fb822330Jai MATA Mangrohli, VFDS Nirohli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a14739d90aaRadha Rani Pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd905724acSarkanda badi seera.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2e40d0822&#2352;&#2366;&#2343;&#2366; &#2352;&#2366;&#2344;&#2368;, Rains Bhalara.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2e16963a8&#2360;&#2352;&#2325;&#2306;&#2337;&#2366;, Rains Bhalara.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63722285d910dJagriti Haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637226897e4eeSatyam Pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2db8bf77cJAGRITI, ROPARI KALEHRU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2de3221cb&#2360;&#2340;&#2381;&#2351;&#2350; ,Ropari kalehru.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/632ebe30c21ebSai Baba Bag Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/632ebecd51ad8simsa mata C&amp; T.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2ff775c77Sai Baba, Kolang.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3048b46ddSimsa Mata, Kolang.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64116d8119c1bSHG Jalpa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd99def960SHG Nav Durga, bag making (eng).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b19288a51&#2332;&#2366;&#2354;&#2346;&#2366;,  Gwali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b25c7b07f&#2344;&#2357; &#2342;&#2369;&#2352;&#2381;&#2327;&#2366;, Gwali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5f43e35b5JYOTI SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a60af0fd8dShela Dev Bag Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b1d3544ca&#2332;&#2381;&#2351;&#2379;&#2340;&#2367;, Gawalan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b178959e4Shela Dev, Gawalan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64116cf9e2a19maa Durga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca3f282962Mahila mandal lunapani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b22831d7a&#2342;&#2369;&#2352;&#2381;&#2327;&#2366; &#2350;&#2366;&#2340;&#2366;, Janwan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b31a8fda0&#2350;&#2361;&#2367;&#2354;&#2366; &#2350;&#2306;&#2337;&#2354; &#2354;&#2370;&#2344;&#2366; &#2346;&#2366;&#2344;&#2368;, Janwan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca2b80ec65Lakhdatta Ropi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca2ea9244flakshami.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e5c19e8680Tamana_Mulsoo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b34474a9a&#2354;&#2366;&#2326;&#2381;&#2342;&#2366;&#2340;&#2381;&#2340;&#2366;, Mulsu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b200847d2Lakshmi, Mulsu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b28b608c0&#2340;&#2350;&#2344;&#2366;, Mulsu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311deade837aBharmouri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e1fb95f78Pooja SHG haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b398cf390&#2349;&#2352;&#2381;&#2350;&#2379;&#2352;&#2368;, Thorat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b2ae5adf4&#2346;&#2370;&#2332;&#2366;, Thorat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784af9581158SHG Nouni Mata, Satnog.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b2e01da15&#2344;&#2380;&#2344;&#2368; &#2350;&#2366;&#2340;&#2366;, Satnog.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Abhishek SHG vfds Bajrangbali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852d64b84b0-0Mandi &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; -&#2350;&#2361;&#2369;&#2344;&#2366;&#2327;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Jagriti SHG  VFDS bala sundari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Laxmi SHG vfds Balasundari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f36458e23e8Jagriti balasundri .hindi (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f3647b775e3Lakshami  Balasundri  (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Hari Om SHG Vfds Hari om.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Nabahi Mata SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f364bfe2e87Hari om (6).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f364d779e07Nabahi Mata  Sakroha Mushroom (4).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615aadaa13dc5SHG Maha Dev Vfds Lakhdata pir.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Radhe Krishana SHG.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f365204fb56Maha dev lakhdata peer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f365076a775Radhe krishan lakhdata peer (6).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d08284773cLaxmi,touna deo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d06399dcccNikita ,vfds touna deo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6225b108610e9Dev Bala Tikka.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6225b1484e3a9Jai Dev Banauri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e0afad3438Dev Bala Tikka (Mushroom Cultivation) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e0b69080a1Dev Banuri (aachar Chatni) (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6220bf4749eb5SHG  Jai Dev Bala Tika.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62550e8d776deshg maa durga (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e1279186f5Jai Dev bala Tikka ( Sheep Farming) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e132e9d228Maa Durga (Sheep Farming) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6220bf692c60dSHG Astha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6316f7926cd1bJagriti mushroom 06-Sep-2022 11-09-02.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e09851fdb0Aastha (bee Keeping) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e0b2e59d6aJagriti (mushroom) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679b3c94e1c10Kamrunag_merged Eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679b3d5b7174aShikarimata-I_merged Eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679b3b4e06e79Shikarimata-II_merged ENG (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679b3df487b52Kamrunag_merged Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67dbbc6b8e7d1679b3ecd433aaShikarimata -I_merged Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67dbbcb6b3980679b3dc1edb46Shikarimata-II_merged Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6220bf9a6b78dSHG Kashmeri Mata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686b71a74873cLuxmi( Aachar Chatney).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6179081192468sheelputri.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e12c989990Kashmiri Mata ( Aachar Chatney (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686b71d4bab63Luxmi( Aachar Chatney) (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e13637b161Shailputri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb5108f9b8Durga Mata SHG Jajhar.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69cb6003778eeshg jai devta chambu vfds jajhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb5cfbaa58SHG Jai Devta Mushroom group.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb7786005aSHG Nag Vermi compost.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fccb4985ce8SHG_Kali_Aachaar Chutney.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb745f0866SHG Kali Cutting &amp; Tailoring.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb7a581afaSHG Tailoring Koltha.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615c3b4ceebc6SHG Mushroom Nouni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615c3b8184d2cSHG paneer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615c3b043a3e6cutting &amp; tailoring sharsha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615c3ba67f6aavermicompost sharsha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc68aa21ecBUSINESS PLAN- Cutting and tailoring - SHG Laxmi(Chaura) 6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64897ce562a08Sunrise Poultry farm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5d20ad6127a048afe-12f4-4e69-9a6b-9599f81bbf5c.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6e30538960f33b721-5ab6-4c80-8d23-3dd749fcc79c (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc2adcbe322. Business Plan Vermicompost(Jani) Priyanka.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/629b4b3258c3fGandharav SHG Khadi Handloom(Jani) 15.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b3e690c750Business Plan Vermicompost(Jani).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5ed8a79a773470520-024d-4b48-bd51-9a0a26e32924.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64158d49eb7e0BUSINESS PLAN- knetting- SHG shakti mahila ajivika(Ramni).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6683ae05912deVishnu_Ramni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c73b5925b2ea5cf4a9-437e-41a4-a5e3-605e3bd265ee.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6316fa232f59fKamshu Narayan-Kandhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc648bb60bBusiness plan  KANDAR    vishnu kniitting. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6a8a8c63730fb87c7-9404-4950-93a8-f7ae6573150e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/629b4bfc0fd6cSHG Rochrang-Katchrang-Durga Mata(BeeKeeping)7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/629b4b669ebd9jai kali maa7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6909b2c6049c5d79b-ae52-4909-b093-db0a21aeb169.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6561a15caff1bSaraswati SHG(Revised).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6ecc30d9207870c26-3772-4003-8407-575fe1feb85e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64897bb123460serkhang.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6952645593bffTashi lae SHG  Chango Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c596bac9ba60f0b30f-f3bb-4b07-b865-678dadf8ce78 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5b8a6c496561dcac6-6dc4-41fe-8390-93894f7e7c1e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637b2c8b3d702Sonam SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637b2af023cfeTara SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c59d9df31ad56a7f62-71b7-4736-a72b-7f04194641b8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5a60149800f94f7fb-5058-45ae-8786-e37ac85cb4f2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64897c71c23b5GUNBA  SHG LEO Khadi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64897c1e16a34Nurbu SHG LEO cutting n taioloring group.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5738917ac622ae9b7-f007-4f1e-baf9-24321f39eaa0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5863e61aece2a16f5-179b-4368-8ea6-2b8533b13404.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/685b9a76d8b8eJagriti SHG again final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e6a631a53Mahila Sashakatikaran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6741e9c6493ae12e8-498f-48f8-aa84-5f211e2487a7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6c66e5304468ece55-d13a-4a86-b640-d191164c62e4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63172580c4a19Jinti Mata-Grange.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631723cad157cPira Singh Mata_Grange.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6a2d790ff5a5ebdd4-b32c-4c95-9235-e2f5869ea72c.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6da32afecc01eabb9-f6d4-4dd0-a8d1-88974fed9daa (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef76755a09Ang Durga Balu Sai Cutting &amp; Tailoring Chhonda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef80ddf35fJai Naryan SHG Nanspo Vermicomposed.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b3dda20918Ang Durga Balu Sai SHG  - Copy.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c69a77b7a5ffa92efa-952b-46de-9b2e-0a979f1cf895 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e6148b90b54Laxmi  SHG Khadi Handloom nigani (1)23253 - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5c37848a3aRevised Businesss plan extraction of chuli oil nigani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c714aeae3dfad4b390-f762-4e7a-bba2-c0d43fae65a8 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e887dc17fd1Durga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/697851ceedea0Durga Vermicompost (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef7ef27fbeJai Ganesh SHG Handloom Nigulsari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5e77d24b22b72f6c4-f1f4-46bb-8feb-b4bd60f0ca93.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c681b3fc2f34a01779-1ff5-4eab-8605-e8034c08cb3c.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/629b4c1d29bd2SHG Thach-Kranti veer Chuli Oil456.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6683add796ba9Umang_Thach.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c7243f33c4f2175daf-8f33-46ff-810a-c139165897d8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c730317206188cccdf-347d-45a9-97dd-a9606a67241d.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687f6c9a58f66Revised business plan of Chiter rekha Jagat Janni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e889596d789Maa Jagdamba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5dab9dfe7701ecc4f-fba1-41d0-952e-8413f71a9f21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6be7b033c1a4d5468-9e86-4a1f-a2c7-b8478e750b5e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64899000f237cJai Kali_Dubling.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e8878c799c3Tashi Jong.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c57a3dd143e1f42bc2-537e-4fbb-a733-daa1e668cb67 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5ac8b190d7e0b3720-a4cd-402e-8491-ae41360fc8b2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/618cf438a4592mahila gram shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2814aa796MAHILA GRAM VIKAS SHG- Madhara Chalari (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/641eda585a0b3Jai Brahemeshwar_merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6229eb89e726eBUSINESS PLAN paneer making - SHG Luxmi Narayan (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc400ed6311JAI BHRAMESHWAR SHG- Dheu Shahdhar (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc3ff62b8c8LAKSHMI-NARAYAN SHG- Dheu Shahdhar (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/618cf49152c37bhagvati mata2.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6875fabaee7a1Revised Business plan of Jai Panchveer SHG.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc37cd3ee5fBHAGVATI MATA SHG- Kandhar Sugha (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68a81a387beaaJAI PANCH VEER SHG -BUSINESS PLAN (HINDI).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/625d3b4908a7ajai Luxmi Narayan Business plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668ce5fc8970fkinnoo lakshmi SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef82dd8101Saraswati_Kinnu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc3eac10864JAI LAKSHMI NARAYAN SHG- Kinoo (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc3fb8033f1LAKSHMI SHG- Kinoo (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc3e8befc09SARASWATI SHG- Kinoo (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b2526c29a41BUSINESS PLAN- Jai Maa Durga.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/641ed953b795eLaxmi Mata-merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc28b4f33cfLAKSHMI MATA SHG- Labana Sadana (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817b2af0373Badich SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817bd67b68fJai Bajit Maharaj SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc4ab66d3bdBadich Vc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc5121e3342C &amp; T Badich 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc9492d099eBagna II Vermi-composting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311df0157963Cutting and tailoring SHG Bagna-Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc4aee429d0Bagna Vc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc50ef023eaC &amp; T  &#2332;&#2351; &#2350;&#2366;&#2340;&#2366; &#2342;&#2368; &#2348;&#2366;&#2327;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817c8425f4cRam Nagri SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817cbfe6b65sarswati SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc51444144dC&amp;T Dhaleuna.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc5169db1afdhaleuna Vc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62062e1a407f5Antrawali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817b9ec7f78Hanal SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc4b8ba8b42C &amp; T  Antrawali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc5011deb9cC &amp; T  Hanal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62062de8a3844Udaan 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62062e548fb0dVishwakarma.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc50bb07d69C &amp; T  Runjat2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc518eb1807Rinjat Vc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7cfe7a2ccAadersh shg bdiyar bhajanu_Eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62136fab46047BUSINESS PLAN-Vermicompost-  Bajhainu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7d1a6c092Aadersh shg bdiyar bhajanu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7f2a7fdefHateshwari SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f38cbdd70a9SHG Angel_English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f38d6a24815SHG Jai Sabharsu Devta_English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7f4a54030Angel SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f38ba2a20b1sabharsu devta SHG_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61a9c0d581d83SHG Narsingh Devta Rajpuri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61a9c0f1e61c9SHG Rawingarh (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7fb11cb09Narsingh devta SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7fc3bffddRavingarh SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f3682671f15Ekta.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f368438b97fSHG Samridhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7fda9dd6fekta ruhil malog.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7fed9b14dSamridhi SHG Ruhil malog.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1eb7f96ae3Pickle Making - SHG Sabharsu Maharaj Chhikli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63afed8cd22d8Thulta Mahila Samridhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caeb92bc862BUSINESS PLAN Vermicompost Jagriti Dhagali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caebcd3581cBUSINESS PLAN Vermicompost Ujjwal Dhagali-.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52a84305e1Balson Dhagali  Jagriti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d532ecf2748Ujjwal Dhagali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caeb59a43b8BUSINESS PLAN Vermicompost Gyan Jyoti Kashna.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/620a3ae7b502fBUSINESS PLAN Vermicompost Radha Krishan Mandir Kashna (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52f3c737d9Balson Kashna Gyan Jyoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d532ba4fd3cRadha Krishan Mandir Kashna.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caeb335d200BUSINESS PLAN Vermicompost Bhawani Lower Mundu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caea9335824BUSINESS PLAN knitting Jai maa Chamunda Lower Mundu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52f6901a99Balson Lower Mundu Bhawani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52fdd0b92cJai maa Chamunda Lower Mundu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6218849f2688cBUSINESS PLAN knitting Aastha Tikker.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6218867d87483BUSINESS PLAN knitting Jagriti Tikker.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52f94bb015Balson tikker astha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52b238e837Balson Jagriti Tikker.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caeaf62fb76BUSINESS PLAN knitting Jai maa durge Upper Mundu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/623ad551501c4BUSINESS PLAN  Vermicompost Jai maa Kaali Upper Mundu - 21-03-2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d53324d869eUpper Mundu Jai Maa Durge.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d5329a5cb97Jai maa Kaali Upper Mundu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e2cdf81978Jai Devi Nandan_Badruni Jakarali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e2d1d523b5Jia Thoud Mata_Badruni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875d68c6261BADRUNI JAKARALI JAI DEVI NANDAN VERMICOMPOST.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678754e72ea9fBADRUNI JAKARALI JAI THOUD MATA VERMICOMPOST .docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6338101f7b6cdBaal Shakti-Baghi-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64003692782f3BAGHI-1 KRISHAK KNITTING 25-02-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678757044b47bBAGHI 1 BAAL SHAKTI Achar making, value addition in Hindi.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6787579426195BAGHI-1 KRISHAK KNITTING 25-02-2023.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bd169c89734CHOL KUFERBAG JAI CHAAL MATA Cutting and Tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e2d6285b72Jai Mata Di_Chol Kuferbag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678758bcb36cbCHOL KUFERBAG JAI CHAAL MATA Cutting and Tailoring.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678759854c8d4CHOL KUFERBAG JAI MATA DI VERMICOMPOST.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/633810bc69abeGhunda II-Asha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/633810dab973fGhunda II-Disha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875a4cf3172GHUNDA 2 ASHA Vermicompost in Hindi.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875a777ccb1GHUNDA 2 DISHA Seera making in Hindi.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6400396070d88Jashla Jai Devi Nandan KNITTING.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64003f8ca8e64JASHLA Jai MaaChal Kali  KNITTING.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875aa6520a6Jashla Jai Devi Nandan KNITTING.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875aee38ad0JASHLA Jai MaaChal Kali  KNITTING.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64ca38cb42d30Jai Shali Maa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6338125374783Vijay-Kadel.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875b2eceb3dKadel Jai Shali MAA Vermicomposting.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875b664f566KARAIL (KADEL) VIJAY knitting in Hindi.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6412b44795800Thana Jai Shali Maa Cutting and tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6412b49aa6897Thana Lakshaya Vermicompost.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875ce91a093Thana Jai Shali Maa Cutting and tailoring.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875d1c16e6dThana Lakshaya Vermicompost.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43ed11e9daJai Gau Mata Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43ea5d91deKoteshwari Maa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b440792a4e6Jai Gau Mata Knitting hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b440a94716dKoteshwari Maa HINDI.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43deb52f7dJai Durga Mata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43eeaeba01Jayanti Maa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43fb12257cJai Durga maata Vermicompost hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b4405679c79Jayanti Maa hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43e54b71faBhuteshwar Maharaaj.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43f3478030Laxmi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b4400cb14f2Bhuteshwar Maharaaj hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b445db892f9Laxmi HINDI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43e6fa7b88Harit Kranti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43f4df34e8Jai Ishwari Maa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b445a821886Harit Kranti hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b445c290d70Jai Ishwari Maa Achar and food processing HINDI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43f03bc94cKhaad Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43e2cbdbc1Nav jagriti-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43fc9ce422Khaad Shakti hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b4403736d78Nav Jagriti hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673eddf18968c &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366;  (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/676261dc77fad &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2319;&#2357;&#2306; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb21f226bd6 &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb22f1eea40 &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b2bf2e48680Bussiness plan Ropri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b2bf892942fHindi Bussiness plan Ropri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586f12e2bfaSaraswati SHG-Bussiness plan Thalla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d6f01dc52d &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d963e11af2dShg ashapuri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/640f04106bb21Jai Devta Bhungdu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd8b0112a1Pdf_pandrik rishi18Oct22_32.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd7bd3ea9fParvati_Suchain_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64116b013db88Dudhi SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd764c138dLaxmi_Kalwari_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d3002c8383 Balakroopi SHG seera (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311da40c7a5412 Budhabingal SHG 2 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d50b7fcce6 Jagriti SHG seera final (1) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d29c7ee5e1 Nav Durga SHG Seera Bari making (1.1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d6141aaac8 JAI MATA KOYLA SHG  Seera Bari Making (1.1 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d9d6902f411 Parvati SHG seera (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d47a210015 Indira S H G seera final (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/647ace4313d477 Kanya Mata Seera final 2...pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667fb9625b00fNashadhra SHG Mushroom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311ddedd8e1014 Shivansh SHG haldi Final - Copy (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d80af17c09 Naina SHG seera final (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d3eb7a4f04 Navya SHG Nihoun seera (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d8baf05d810 Hardic SHG seera final - Copy hindi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d2c5ac85e2 Ujjawal SHG seera.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d05997055bPrashar Rishi,vfds bhei.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d0ce604abfshahin,bhei.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63172a851bb95bihandhar patal making group.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d0135c515fJyoti,Bihandhar1.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63172aae1e7a4patta plate shg banihal 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d03870e61eBharti, Bihandar 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d08c9ad00ckrishna,bihandhar2.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852d390ac1700.&#2344;&#2366;&#2327;&#2339;- &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d0941ea317durga,dhar1.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6317299c0c90e1 haldi  Making Nagin SHG Final - Dhar -1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686cedf54a904SHG Narayan Mandi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d765f3a17d5Bhadar kali SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d767ab017cbEkta SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d0980ce1adNari ShaktiDuhkhi.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d766153eccfBharti SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d7669e740ddDurga SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852e35e68dc2 &#2340;&#2350;&#2344;&#2381;&#2344;&#2366; &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2369;&#2361; &#2343;&#2357;&#2366;&#2354;&#2368; &#2348;&#2342;&#2375;&#2361;&#2338;&#2364; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339; &#2319;&#2357;&#2306; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2360;&#2381;&#2357;&#2351;&#2306; -.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852dc752aa81.&#2313;&#2332;&#2381;&#2332;&#2366;&#2354;&#2375; &#2325;&#2368; &#2323;&#2352; - &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655854537d5511. &#2332;&#2351; &#2350;&#2366;&#2305; &#2332;&#2366;&#2354;&#2346;&#2366;  &#2354;&#2366;&#2327;&#2343;&#2366;&#2352; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339; &#2319;&#2357;&#2306; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361;-6Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655854835df892.&#2332;&#2351; &#2350;&#2361;&#2366;&#2344; &#2342;&#2375;&#2357; -&#2350;&#2358;&#2352;&#2369;&#2350;, &#2342;&#2370;&#2327;&#2381;&#2343; &#2319;&#2357;&#2306; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d055cd72a1nav Jyoti,satahan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d069e73742Radha ,Satahan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852eb8e22996.&#2332;&#2351; &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366;-&#2350;&#2358;&#2352;&#2369;&#2350;, &#2342;&#2370;&#2327;&#2381;&#2343; &#2319;&#2357;&#2306; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344;-03.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852ee62f7177.Nari Shakti- &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686cf278449ddMahadev-mandi_merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852e5eaae694.&#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; -&#2350;&#2361;&#2367;&#2354;&#2366;  &#2350;&#2306;&#2337;&#2354;  &#2360;&#2352;&#2343;&#2381;&#2357;&#2366;&#2352;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852e8fc222d5.&#2332;&#2351; &#2313;&#2350;&#2381;&#2350;&#2368;&#2342;-&#2350;&#2358;&#2352;&#2369;&#2350;, &#2342;&#2370;&#2327;&#2381;&#2343; &#2319;&#2357;&#2306; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344;-03.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Chetna SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615aae0a14dc9Ujala SHG vds Nain tunga.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28d2f39c0c13. Ganehad SHG Chetna -  Vermi Compost.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28d456a67312. Ganehad SHG Ujala  Vermi Compost.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d05eb159e7Lakshmi,vfds kharsi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d09d523a3eShiv Shakti-Kharsi.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb2356c44e0 &#2348;&#2337;&#2364;&#2368; &#2348;&#2366;&#2361;&#2366;&#2339;&#2369;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d725b1e909 &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366; &#2348;&#2325;&#2352;&#2368; &#2346;&#2366;&#2354;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639ad05b2649e &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ede5187228 &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366;  (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdd8e812da &#2343;&#2366;&#2352; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdd5665e99 &#2343;&#2366;&#2352; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2348;&#2376;&#2327; &#2348;&#2344;&#2366;&#2344;&#2366; final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a50a4df2f7c &#2330;&#2380;&#2325;&#2368; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366; &#2348;&#2325;&#2352;&#2368; &#2346;&#2366;&#2354;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2a0e9b98bd &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b977fca0e4paneer makingBussiness plan Jagtamba Goverta.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b95e76d816Bussiness plan Mushroom Ridhi Sidhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67d52064ce8f8&#2327;&#2379;&#2349;&#2352;&#2340;&#2366; &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ede23567af &#2332;&#2351; &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366; &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69e720ee537fcSita shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdcb76ee69 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626f91a54d829 &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639ad082d86b1 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a5490aabd723Shiv shakti SHg suket.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a509c2a1ef7 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673edd2f22100 &#2350;&#2358;&#2352;&#2370;&#2350;  &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d7297434cc &#2350;&#2358;&#2352;&#2370;&#2350;  &#2324;&#2352; &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d72d1df69c &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2319;&#2357;&#2306; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d73c3b7c55 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639acf628626a &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656870e758525 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2348;&#2376;&#2327; &#2348;&#2344;&#2366;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673eddb06c985 &#2350;&#2379;&#2335;&#2366; &#2309;&#2344;&#2366;&#2332; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb22477a085 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb2326dc5de &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d6e0128386 &#2342;&#2375;&#2357;&#2368; &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d6d76d4ff5 &#2342;&#2375;&#2357;&#2368; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673edd140e0f0 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d73450f849 &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656835260b048 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6568708bd5159 &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d73727a963 &#2342;&#2369;&#2352;&#2381;&#2327;&#2366; &#2350;&#2366;&#2305;   &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed6d5947ed &#2310;&#2352;&#2366;&#2343;&#2381;&#2351;&#2366;  &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d698c7042b &#2342;&#2375;&#2357; &#2325;&#2350;&#2352;&#2370; &#2344;&#2366;&#2327;  &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; -.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a50ce63c2e2 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a50a04d4a3d &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d71c9b9333, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; - .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d719230286 &#2350;&#2358;&#2352;&#2370;&#2350;  &#2324;&#2352; &#2348;&#2376;&#2327; &#2348;&#2344;&#2366;&#2344;&#2366;  &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d6f37f34b7 &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352;&#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a50cb693bd7 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc49d876c6d&#2346;&#2306;&#2337;&#2366;&#2352; &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed70da93d1 &#2350;&#2361;&#2366;&#2350;&#2366;&#2351;&#2366; &#2350;&#2358;&#2352;&#2370;&#2350; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed808f00e7 &#2350;&#2358;&#2352;&#2370;&#2350;  &#2324;&#2352; &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb2215affc6 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcda544db6aMushroom Sanihan .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdd04d0c12 &#2360;&#2344;&#2368;&#2361;&#2344; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2a1894c989Dhawal &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63c12c9e4c71eHindi Bussiness plan dhawal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d739bdc5f7 &#2348;&#2306;&#2342;&#2354;&#2366; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366; &#2348;&#2325;&#2352;&#2368; &#2346;&#2366;&#2354;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2a1d267bc3 &#2350;&#2358;&#2352;&#2370;&#2350; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a50d0ab5eae &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366; &#2348;&#2325;&#2352;&#2368; &#2346;&#2366;&#2354;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63c12c1614d41 &#2350;&#2358;&#2352;&#2370;&#2350; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed760a3370 &#2348;&#2354;&#2381;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/613afdfe3df4bJagriti SHG vfds gamohu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed7c93cbfd &#2358;&#2381;&#2352;&#2368; &#2352;&#2366;&#2343;&#2375; &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29e49d6150 &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639ad0cf26e00 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;  - .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b9674ac373paneer making Bussiness plan Khalanu Sarnota.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a0aa2122440&#2360;&#2350;&#2368;&#2325;&#2381;&#2359;&#2366; &#2360;&#2352;&#2344;&#2379;&#2335;&#2366;  (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639acfca1c2fc &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/613afe575dbd4Jogni mata shg kathogan.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673edeb6a1e10 &#2332;&#2351; &#2350;&#2366;&#2340;&#2366; &#2350;&#2369;&#2352;&#2366;&#2361; &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdc2001a57, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/613afe9490bf5Laxmi Naryan SHG vfds Kalas kharot.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdc6cb1e59 &#2326;&#2352;&#2380;&#2340; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615aaf8778bbcHar har Mahdev SHG vfds druman banyorka.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639acf98a103b &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673edef530ed9 &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/697887c9a209fSHG_Bara+kamba-Dev+Bhooi(BeeKeeping)[1]+(1) (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6317243f5c71bKhago Khadi Group_Barakamba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631724aff0ac2Star Silaee_Barakhamba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c72b5de67ce468c26b-71de-4244-8788-8e3bbbe96102.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc94de5f223chouki Jai Shirgul Maharaj.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd4f6256f1eNav CHetna Sadrona.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb1de7484ffPeer Maharaj Thundvi Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd4d9c9c2e4VFDS Chaukia SHG Jai Shirgul Maharaj Vermicompost (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e6a9e5b1c4Nav chetna Sadrona (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57b6fb914b&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2346;&#2368;&#2352; &#2350;&#2361;&#2366;&#2352;&#2366;&#2332; &#2341;&#2369;&#2306;&#2337;&#2357;&#2368;(chowkiya Ward).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb1ef316b83SHG Majhotali -1 Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b41ec38bd9eKnitting SHG-Majhotli3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a04c4f84b46self help group Manjhotali-II  pickle Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd4e052ea7b&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2350;&#2333;&#2379;&#2335;&#2354;&#2368; -1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e6aecdc21bMajhotali 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b41ee08c259&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  &#2350;&#2333;&#2379;&#2335;&#2354;&#2368;-2  &#2361;&#2367;&#2344;&#2381;&#2342;&#2368; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd4d66840deVFDS Chilla Chapandali SHG Ashavadi Vridjan (English).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648990d6bddfdSHG Ashabaadi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb232d0895cSHG Mashdoh Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc962462398Tipra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57c56f06a8&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2350;&#2358;&#2337;&#2380;&#2361;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57b3faaadd&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2337;&#2367;&#2346;&#2352;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb1e31436e1SHG Jubbar  Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57ba958245&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2332;&#2369;&#2348;&#2381;&#2348;&#2337;&#2364;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb1e057345bSHG Ghichna Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc95671816fJai Mata Ghichna.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57c2663536&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2328;&#2367;&#2330;&#2344;&#2366; 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57bec72627&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2332;&#2351; &#2350;&#2366;&#2340;&#2366; &#2328;&#2367;&#2330;&#2344;&#2366; 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb2080b1025SHG Maraog Mukhya Bazar Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6411962dd0676Maraog (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57ac492721&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;  &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2350;&#2337;&#2380;&#2327; &#2350;&#2369;&#2326;&#2381;&#2351; &#2348;&#2366;&#2332;&#2366;&#2352; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd4dd1e7c1bVFDS Maraog SHG Yuvak Mandal Maraog (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc95c3ca51bJudu-Nari Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679dcbb289148Shivpuri Goldar Basti Juru.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e1b54cad3&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;          judu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9dfd739554&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  JUDU &#2361;&#2367;&#2344;&#2381;&#2342;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a04ac9a5f79SHG Nari Shakti Shillal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e6a45edd9fShirgul Maharaj Shillal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9df6d3d4cf&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  SHILLAL &#2361;&#2367;&#2344;&#2381;&#2342;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e091162fe&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;      Shillal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bfa80d1c07aBP Baggi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e17ae75dc&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;         &#2348;&#2381;&#2351;&#2370;&#2335;&#2368; &#2346;&#2366;&#2352;&#2381;&#2354;&#2352; - English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e1447f7ed&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;       Baagi hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc941e1cbf3Baggi_Beauty Parlour.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63809be4ce175Dhar churiyan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63809b667d99dDhar -II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e0241e28c&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;   Churiyan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e0fb27910&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;       Dhar hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b8b9727b13Guga Pir Noura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b92bb57c78Nari  Shakti Uchagarh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679dc0162b320SHG Vijat Maharaj Noura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9de8599400&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; HB GUGA PIR NOURA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e061e5082&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;    noura uchagarh hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9df9f7fba7&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  NORHA &#2361;&#2367;&#2344;&#2381;&#2342;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679dcc0ce13d2SHG Tikker-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b8d8954d07self help Group Tikkar -2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9df1e238e7&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  TIKKER 1  &#2361;&#2367;&#2344;&#2381;&#2342;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e0c440e56&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;       Tikker 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679dc07026246SHG Ganga Kaflah.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9dd8065739&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; Kaflah -3  English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9d90ac71f6BUSINESS PLAN- Cutting and tailoring Kaflah.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9ded2f3c17&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  &#2325;&#2347;&#2364;&#2381;&#2354;&#2366;&#2361; &#2361;&#2367;&#2344;&#2381;&#2342;&#2368; - &#2325;&#2347;&#2364;&#2381;&#2354;&#2366;&#2361;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655870fcae4e4Revised Business Plan Kaflah 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fccb8d8b84ashiv Sakti Kaflah.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6558713cd2b88Revised Business Plan SHG Fawla -II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6b800fdfcBuisness plan of SHG fawla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655871e829159Fawla-III_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66e1676a67ed4Fawla-III.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/620e3a3208593Chauhandhar 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/620e3a482ded7Chauhandhar 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c162547282a-VFDS Irra SHG Chauhandhar-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c1626d66896VFDS Irra SHG Chauhandhar 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/620e39db4bf52Janog 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/620e39f454047Janog 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c16205bea71VFDS Janog SHG Janog 1 (hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c16221b506eVFDS Janog SHG Janog 2 (hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65682f1441712SHG Chillana Nao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66e1669ee0a41Nao_1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6cb40bf86VFDS Tharoch SHG Chillana (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b41f832c77f&#2350;&#2358;&#2352;&#2370;&#2350; &#2325;&#2368; &#2326;&#2375;&#2340;&#2368; Nao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6561a2164d3dfSHG Kulisht Dewta Pujarli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66e16721dca79Mahila shaktikaran Kiri 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6c315cae6SHG KULISHT devta pujarli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6bdcd1854&#2350;&#2361;&#2367;&#2354;&#2366; &#2360;&#2358;&#2325;&#2381;&#2340;&#2367; &#2325;&#2352;&#2339; &#2325;&#2367;&#2352;&#2368; -2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6568247702d85SHG Laxmi Ward Jhandua Revised.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6f4ae0134VFDS Jhandua SHG Piplah (English).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c181e3c9424VFDS Jhandua SHG Laxmi ward Jhandua (Hindi) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65682819e08d1SHG Piplah Jhandwa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6561a1c16ef05SHG Jai Durga Mata Chainjan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6371f4dd84665Durga SHG -Chainjan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b918a7b53bapple nursery goansari finnal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6ccc5c0a7aNarayan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63722632649d6Manjwari_Rohal_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637227357b623Yuva Sangthan_Rohal_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6ccf455068Pawasi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637224798b65cKrishna_Sindasali_English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bbc95218724final mansi shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63afec5512920BEE KEEPING khashdhaar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637226018011dLaxmi Bai_Jai Devta Pawasi_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b9166539cbapple nursery.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6371f4698dd09Chipwari Thar_Dhakgaon_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6372266b40404Nari Shakti_Kinsari-Koptwari_English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63afed3b100f8Bayansar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd65df6429bhim shg janahal complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd682b16c53laxmi shg janahal complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6be30ca52VEERKAiLA SHG janahal complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a11ca1425fhim final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2986d66bc8Business Plan SHG laxmi of Janahal BMC subcommittee.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2984bbcfe6Business Plan SHG Veer Kaila of Janahal BMC subcommittee (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd66aa73edddevta than shg complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd68cc4d4bflaxmi lot translated.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd694cecebcsaraswati  shg lot complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a956683c14bdevta than.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c298c1c536eBusiness Plan SHG Laxmi (Lot BMC subcommittee) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a1154b2275Sarswati final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd67a075abbdurga shg converted.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd67f9ea4d1kali shg bhakli complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd685b9b1fcnaina shg bhakli complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd7e411974eSARASWATI SHG bhakli complete now.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c299d122d39Business Plan SHG Durga (Bakhli BMC )subcommittee.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ffbdb4f1511Kali SHG-Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6754172a99070naina shg final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c299bbb88fdBusiness Plan SHG Saraswati (Bakhli BMC subcommittee).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd66fb39f2fjogni shg chawarra knitting complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd69158e4f8narayan shg chawara khokan knitting complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29a6d7286fBusiness plan Veer Jogni SHG (Chhawara subcommittee)1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29a5c3a76cBuisiness Plan Narayan SHG (Chhawara BMC subcommittee)1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd666c840a3devta veer nath shg shogi complete (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6ce5a93abnari shakti shg shogi complete (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6c729afd3prashar rishi shg sewing shogi complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29adc70e26Business Plan of SHG Devta Veer Nath of Shogi BMC subcommittee1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a10d5e8d33narishakti final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29b002b8cdBusiness Plan of Prashar Rishi SHG of Shogi subcimmittee.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd689d6f32dnaag rani shg neul complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6ba6addc1VEER NATH neul complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29b73efafdBusiness Plan of Naag Rani SHG of Neul BMC subcommittee-DMU WL Kullu1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29b8878600Business Plan Veer Nath SHG of Neul BMC subcommittee1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64ca38187f7f6Mahila SHG Dhara (Knitting).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64ca37b64a64flocal crop grading &amp;packing  SHG jakha (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b92b81c998Jaga Mata Pandar (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b4f023d053aBUSINESS PLAN  Chuli oil - SHG JAGA MATA MANDIR SHG KEWAR 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b92d8ac12dChanshal_SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64ca3ab0bce6eJai Banda kali SHG Dodra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b4f088646d8khaddi pati &amp; cutting tailoring pitaan shg (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b4f0ac6a7b2SHG DHANDEWARI PITTAN GROUP KHADI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668674991bd80Brarasar_Rupin.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6686722a09d62Rupin SHGr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784afb4b0292SHG Baba Kamlahiya, Nalyana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e1d5d01d8Mata Ashapuri SHG Lambri Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679075e5e223e&#2348;&#2366;&#2348;&#2366; &#2325;&#2350;&#2354;&#2367;&#2351;&#2366; &#2344;&#2366;&#2354;&#2381;&#2351;&#2366;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67907613f2c63&#2332;&#2351; &#2350;&#2366;&#2305; &#2310;&#2358;&#2366;&#2346;&#2369;&#2352;&#2368; &#2344;&#2366;&#2354;&#2381;&#2351;&#2366;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62dfc6c8a8fe7Business plan_Chedang_Khinang_VFDS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69785743e4bb4Dashmivarda Seobag-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5ec5dd0caDASHMI VRDA MASHROOM &amp; PICKLE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab2cb644a6dmaa dashmivarda seobag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29bc315a64Business Plan of SHG Saraswati (Seobag BMC subcommittee)1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69956497b861cSurbhi with old.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29bf24f7ebBusiness Plan of Brindu SHG (Kais BMC subcommittee)1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63dce044c1846surbhi B.plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a102c50b6eOM SINGHMAL FINAL B.PLAN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29c2d27d30Business Plan Narishakti SHG of Dharaghot BMC subcommittee2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29ca0e3ba0Business Plan of Ajivika SHG of Tandla subcommittee-DMU Kullu2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29c8d22f8bBusiness Plan of Koshphati SHG of Tandla subcommittee-DMU Kullu (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6995653683452Vansheera Shg With old.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5e0b0715dBusiness Plan Bansheera SHG (Bisht Behar BMC subcommittee).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29d09702ecBusiness Plan Shakti SHG (Bisht Behar BMC subcommittee) DMU, Kullu1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6754169266134Shiv-shakti_Karadsu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29dd529630Business Plan of Kala Samanik SHG (Karadsu MBC subcommittee)1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6316f75aef8f4Business Plan Radhika SHG (Karadsu BMC subcimmittee) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab0f0b90afdAastha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6826ded7c5fa8Bhagya Laxmi English PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab0f52144ecDev pashakot.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e05aca8ac2&#2310;&#2360;&#2381;&#2341;&#2366; &#2352;&#2379;&#2346;&#2337;&#2368; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6826dea844f78Bhagya Laxmi Hindi PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e060829ea5&#2342;&#2375;&#2357; &#2346;&#2358;&#2366;&#2325;&#2379;&#2335; &#2352;&#2379;&#2346;&#2337;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22c117791dJhakdu Nag SHG Bp1 vfds sarga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22cbf337d8Shrikhand SHG BP2 vfds sarga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22c3f0a3b7saraswati SHG Bp1 VFDS Tikkri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22d036268dUmeed SHG BP2 VFDS Tikkri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22c7ce187csarswati gurudron bp 1vfds shattaldhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22ce2684d6Simran SHG bp2 vfds shattaldhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22b6592645Chambu Devta SHG bp1 vfds rallu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22bcc7127fJai Durga SHG bp 2 vfds rallu .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22ba1479aagreen velly badgai bp 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22ca13a712Shakti shg bp2 Badgai.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b9179fa25abkankaling shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b914bac397fsangha shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b9177ceab47junshing shg 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b91460a674cnagden shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6492cb1c85a92rangzom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ffbcb18b3ccujjwal shg_Hurling.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a490fc0f35cNorzang SHG business plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044cd544470Aatma SHG Add on Dhaba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e825395f666a490fc0f35cNorzang SHG business plan.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b917c1a669drangshung shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044c8b8cf0dLayul Add on Dhaba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044d000a5f6Thunlam Add on Dhaba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044bcb8c3e5Dumbo SHG add on Sale Stall.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044a4ab8985Thar Chhomo Add on Dhaba (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e8d33f253670e1e8beea79Revised Dumbo SHG BP.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e929cdfcc670e1ec2d7195Revised Thar Chhomo BP pdf (1).en.hi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48e8aaa7a8Zomsa SHG business plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b9174073208chhoyazin shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687dc96170fa8Miklam SHG BP revised.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e650ba0eb66a48e8aaa7a8Zomsa SHG business plan.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788d6191f22266a490be71d3aMavayumzo SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4908f3c7c7Maanerang shg Maane Gogma,,,,.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e7c7706a566a490be71d3aMavayumzo SHG.en.hi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687a28fb20d7aZomsa Mane Yogma SHG BP (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48f57a0007Dolmaling SHG BP (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e30e95a4a0dChhampa Sagnam -1 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e099d62708etagyoum shg (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a490516537dKaruna SHG BP pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64cb54f217ba0Gvhha Sagnam- 2 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e87a3663d66a490516537dKaruna SHG BP pdf.en.hi - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b4ee2cdcf31GREEN VALLEY SHG MUD.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687a27ee33b42Kangriranshung SHG BP (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649ebaafd5557sakya.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48d8b8ee97Pema SHG BP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48dee41f97Sakya Nagmi SHG BP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e5a7b89f866a48d8b8ee97Pema SHG BP.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e5f16020866a48dee41f97Sakya Nagmi SHG BP.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044dd49938bKythling Add on Machine Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e54318a7d64e8890871613kythling SHG (3).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044b609f689River B Add on Food processing.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044c2b03aeaZomsa SHG Add on Flour Mill.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6380a7725adebLangcha SHG Business Plan 22.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a147924d2feDolma hikkim business plan 2022-23 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a147647b6a0Hikkam (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649eba3e35b67nagkit bp.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b4ee5c15d67sonam shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6380a89975037Sumling SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ee0e7be0f0Yerket SHG bp.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044e0aaeabaMentok SHG Add on Machine Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e98baf235673ee0e7be0f0Yerket SHG bp.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48c27ec30aPalzey shg Demul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6492cacca90e4semthun shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6492ca9bca68fyato zomsa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044b0dd3989Sampa SHG Add on Agriculture.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649eba7f7f41esampa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6492ca61cea47Serchen shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48fcc02b15Evergreen BP pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044d87a112dLotus Add on Pickle.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e6b0d982066a48fcc02b15Evergreen BP pdf.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc00f3c5719mahamaya b.plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc017b4aa49Shivalika B.plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c18d2dc82ce&#2350;&#2361;&#2366;&#2350;&#2366;&#2351;&#2366; &#2350;&#2354;&#2379;&#2361;-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c18d72ab3f9&#2358;&#2367;&#2357;&#2366;&#2354;&#2367;&#2325; SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8cde823b1Nalni Bandrolu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc013b9fc41Nalni Bnadrolu B.PLAN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c16bf5876c4&#2344;&#2350;&#2379; &#2344;&#2366;&#2352;&#2366;&#2351;&#2339;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67d27106c9d5bBala Kameshewer (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc00a64ef3bBhada dev B. Plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a0f86acb3bbalakameshwar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c16c75b13dd&#2348;&#2396;&#2366;&#2342;&#2375;&#2357;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8c5847a56hari om.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8c861de0ajai Maa murari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c18dc483c9b&#2361;&#2352;&#2368; &#2384;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67d27173c5e11Adarsh delf help group.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a0fbb8fe8f.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8d23c7c99Shiv Sahayata Samuh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67cad5af00b9d&#2358;&#2367;&#2357; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2361;&#2370;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67d270b4913c5VESHNU SHG Knadar-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d767aad69cvaishno shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66cec793de9a0siyali mhadev Final (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab2c66bd3bddurga shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b62ef9f05c7gouri shankar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab2bd3d22f4Kartikey aachar chatni final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b50ee9b374fPataal pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bef20e6c2bbSabka Sath.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/647999e613e56sabka vishvas or sabka vikas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a60e64eb1dshg manu group.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a610d675c2VEER GROUP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a53c237ceeAaradhya buisness plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64799a21d5139hidimba final b. plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69956408eac9eHadimba KAlingcha with old.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ac7790554a8baba balak nath SHG.FINAL-2 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a0fec6b29c &#2347;&#2366;&#2311;&#2344;&#2354;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88a37179fenarishakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d7646ae9f1luxmi pharmey.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5f914a75cKotadhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88aad85195shamshree mhadev.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a955d3ba3ddDev Bhoomi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a955b8f35bathan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88cae57a42Shivshakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88d17d2567Vikas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc00d04373eMaa murari B.PLAN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc015bc2055SHAKTI b. PLAN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c18ca7bb61a&#2350;&#2366; &#2350;&#2369;&#2352;&#2366;&#2352;&#2368; &#2350;&#2354;&#2379;&#2361;-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c18dec0451e&#2358;&#2325;&#2381;&#2340;&#2367; &#2350;&#2354;&#2379;&#2361; 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/697856a99e0c6Add  on aadarsh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6479991a23a84jagriti final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/647999732c667aadarsh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5b3a702feJai devta banshira.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e3c71ae52Panch Veer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e36e0130cPrerna.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e21ab85eaVaishnu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e3967c979Laxmi Bai.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e28898ca0Nav Jyoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e258e8549Bodli Mata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e3199db30Garga Rishi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88bbdb5ae6Maha Laxmi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648990695b373Sawani_Giabung.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5800ba77e659f6239-26d4-480a-81a9-4f8693630263.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c58cc3afc299bda715-a8aa-4be2-bc11-e6507b170d7e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63cfba763ca9fBudha SHG Rushkulang  Gallicha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c55742de44Budha SHG Rushkulang.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d39ce7de804SHG Dabla  Extraction of chuli oil (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/699562d1d1964Dupuk SHG VFDS Shaiso.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c561204290Dabla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5696b89ea608263a7-c85f-485e-9f16-79823477b905.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655863be908e9Bhagye Laxmi_SHG(Revised).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c709be10d6040d9ec9-c527-43be-a1f6-17399b1c9036.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789ecd8b66bVanu Mahadev (1) (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ba3fe26181dTharu goat farming (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04d55b81e3Vanu Mahadev (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04e4152085Naag Devta Thatri Seera badi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04df861067sheetla mata vermi Thatri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789b3585b1eNaag Devta Thatri Seera badi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789ae95ee7a66d04df861067sheetla mata vermi Thatri (1) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648991fe46128Neni Mata SHGs (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789f4e798d1Vikas SHGS (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789b9174373Neni Mata SHGs (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c58ee7692ddVikas SHGS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e889ae9fee1Naagni Mata SHGs (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04db3a0311Seera Badi Falotha (Shiva Ji).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789a9e2b31eNaagni Mata SHGs (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789d2e0cafcShiva ji (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a366d7792jyoti SHGs (3) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a3a48d0f7Roshni SHGs (Bhlade) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a3fde09a69fjyoti SHGs (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a3fdc038afaRoshni SHGs (Bhlade).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d050a4ee51cChamunda papd making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e806d4d060Tal Matac Aachar Chatni (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a1225ad16Chamundaaa_1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a53b786ccTal Matac Aachar Chatni (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04ff970715Broome Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04c2ae437aShiv Shakti SHGs (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a0024bf5bBroome Making (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a4d5695cfShiv Shakti SHGs  2 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6405d3c3a70e9paryas SHG pattal making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6400464c17554paryas SHG pattal making.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6405d2fa2b1dbKnitting Shiv shakti Aatma New.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c59101b4d30Swastik Seera Badi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/640046231dbadKnitting Shiv shakti Aatma New.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/682ebce6c862c6788d0ba9b7a9Swastik Seera Badi (1) (1) (1).docx IN HINDI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63afedf6e5632Chopati Mahadev Haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5c042a79aeVaishnvi  Mushroom Cultivation Sai bhoda final (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6400457d254aeChopati Mahadev haldi in hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/682ebd34e43a16788d19026f25Vaishnvi  Mushroom Cultivation Sai bhoda final (4).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5c0c469f26vermicompost Gayatri mata thandol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5919b7b927vaishno business plan (2) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788d0218faccSai Ram Thandol English (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788cd0979748vermicompost Gayatri mata thandol Hindi.docx.. (1).pdf ,.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788d1141cba6vaishno business plan (2) (1).docx hindi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788d03f0f39fSai Ram Thandol Hindi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c47c061f6f3Laxmi Seera Badi (2) (1).pdftt.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6809dad9c3a87Sai Mushroom Cultivation Fasta 345 pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/682ebafb797936788cfa7dc5c4Sai Mushroom Cultivation Fasta (1) (2) (1) (2).docx 23.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5c26f698b6Anpurna Aachar Chatni pdf revised 77 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c47c975f5c0Radha Haldi (3) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5eb47c1cdAnpurna Aachar Chatni pdf revised 77 (2).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5fd9dfa02Radha Haldi (3) (1) (2).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5912c576e6Udhan bag making (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b60bcca02aUdhan bag making (2) (1) (1).en.hi (1) pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d963538979dmaa Bhawani Business Plan of haldi (1) (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c47c5c33e52Nari Shakti Bag making (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c590a68083cSurya bag making new (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5f63da54emaa Bhawani Business Plan of haldi (1).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5fa3f09ccNari Shakti Bag making (1) (1).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b6036b7fd7Surya bag making new (2) (1).en.hi.docx pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c47b95dcbbaChamunda knitting (1) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c59056731e7Shiv shakti Seera Badi (3) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5f29aa739Chamunda knitting (1) (2).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b6004605ccShiv shakti Seera Badi (3) (1) (1).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a95521434f3Bhole Seera Badi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/699800a341427Shiv Mushroom Cultivation (1).docx 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb209a260e2Bhole seera badi hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb210fd514eShiv Mushrrom hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68d622dbd73b7Bholenath revised BP 2025 Sept 1 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fda53e41531Radha Krishan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a192aba59aa1&#2349;&#2379;&#2354;&#2375;&#2344;&#2366;&#2341; 11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a58dae5c1ef&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; Nihari Radha Krishan Businessplan (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/675fd6059107bCompleted Shiv Shakti Business Plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66f28442b4784Ugta Suraj_Shantala.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68d248afd932eDOC-20250919-WA0015..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a58e4cb00e3&#2358;&#2366;&#2306;&#2340;&#2354;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66f284176b47fShree Shree Tikkar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64799c5b8a34eSidh Mahadev.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a58e8c68112&#2358;&#2381;&#2352;&#2368; &#2358;&#2381;&#2352;&#2368; &#2310;&#2330;&#2366;&#2352; &#2327;&#2381;&#2352;&#2369;&#2346;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a26854c22a60&#2360;&#2367;&#2342;&#2381;&#2343; &#2350;&#2361;&#2366;&#2342;&#2375;&#2357; 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687897ee2488dBaba Balak Nath Business plan Revised &amp; Corrected  (2025).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66f2848d0d721Chaplah Jhikla Pattal making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68d24273757c4687897ee2488dBaba Balak Nath Business plan Revised &amp; Corrected  (2025).en.hi (3) (1)_1 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a58e07cef35&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; &#2331;&#2346;&#2354;&#2361; &#2346;&#2340;&#2381;&#2340;&#2354;  &#2348;&#2344;&#2366;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68032eb1a359eMaa santoshi BP (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a0174260af98Final BP of Lunsu 2025 (4).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a2684d8d651f&#2350;&#2366; &#2360;&#2306;&#2340;&#2379;&#2359;&#2368; 1 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ce3e98af4b1Final BP of Lunsu 2025 (1).en.hi-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/674fe7445d865Guleri cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b8de00eb085Revised Maa Baglamukhi Bag Making Businessplan 123 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b7b1342e923Guleri cutting &amp; tailoring oct 2024 (AutoRecovered) (1).en.hi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b7b084dbca5Revised Maa Baglamukhi Bag Making Businessplan 123.en.hi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/677b74fa2f4cbChamunda Mata business plan Oct.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ca15968db8fMaharana Pratap revised BP 2025 (3) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69785d754ddcfChamunda Mata business plan Oct.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b7b2784607868032e3b2b3f9Maharana Pratap revised BP 2025 (3) (1).en.hi (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a34710a7ce5ghar barial bag making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a4b852ca2e85Pong Valley cutting ^L0 tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a192b553e1c5&#2348;&#2352;&#2367;&#2351;&#2366;&#2354; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a4b84a2cb141Pong Valley cutting Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5d5f6018deSHG Baner, VFDS - Dhangar, Range - Nagrota Surian.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6862620819e83Sept Businessplan of Masroor C &amp; T.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69785cfeb7c80Sept Businessplan of Masroor C &amp; T.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88cf431a2bUmang_Sharai.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b581b94b18Umang Pine-needle handicrafts BP Mashobra-Sharai.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e8875419550Muskaan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e295025baaShubham_Moolkoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5697bf467BUSINESS PLAN- Turmeric Powder, SHG Muskan (VFDS Moolkoti).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b55aa55293Buisness Plan Vermi Compost Shubham VFDS Moolkoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e2986f30e4Azaad_Charain.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e291d26018Buisness Plan Vermi Compost Shiv Shakti VFDS Charain-Mandar.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b566453d40BUSINESS PLAN- Turmeric Powder Azaad SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b55350d511mashobra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586f9db20a7Korgan Devta SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b56f8d4201Korgan Devta, VFDS Kanda- Pine needle handicrafts.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e2a03e5e76Srishti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5621b6ac2BUSINESS PLAN- Pickle making - SHG Jai Maa Tara (VFDS Banari-Pateud) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b57844eaa3Revised Bag making Srishti SHG, VFDS Banari-Pateud.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc22903680eVFDS Rupari SHG Pragati Abhiyan Vermicompost (English).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679db9c5f2552SHG Vikas Karya Evam Savrojgar Samiti Rupari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/641193ea61a46Business plan Rupari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc22d3f071fVFDS Rupari Vikas Karya avem savrojgar smiti Pickle hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4da3233f69SHG Seetara Kashah -II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc216487ed2VFDS Kashah SHG Kashah 3  Vermicompost (English).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2192bff16VFDS  kashah SHG Seetara Kashah II Pickle Making  (hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6407187985584SHG Upper Kashah 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc203f41bdbVFDS Jhiknipul SHG Chanjalpul Vermicompost Eenglish).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/641195d2644abChanjal Pul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4d9e39545bGreen Valley Kheda Kafrona.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6411939ee4ba0Kafrona.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2205c2b62VFDS  kafronaSHG Green Valley Khrdda Pickle Making (hindi) pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc225ea3b98VFDS Kafrona SHG Kafrona Vermicompost (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4daee71ed5SHG Jayali-II pickle making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc20f7c36cfVFDS Matal SHG Lankkarbir Chaintara Vermicompost (English).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc22348b8f3VFDS Matal SHG Jayali II  Pickle Making (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e63f1981d9Lankraveer Chaintara_matal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679dbe3e5f65aSHG  chouridhar-I pickle Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e345998d42bBP Jai mata Durga Madhrar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbf9404a9beSHG CHOUNRIDHAR -1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbf960815cf&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; madhrad.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e34466d4470BP- SHG Khangar 11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b81abeaad4dSHG Shirgul maharaj Gadheru Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbfa046ada4&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2306;&#2327;&#2352;-11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64158c2c535d9 &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2358;&#2367;&#2352;&#2327;&#2369;&#2354; &#2350;&#2361;&#2366;&#2352;&#2366;&#2332; &#2327;&#2343;&#2375;&#2352;&#2369;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e344d05e370BP- SHG Maharaj Bhagwati Mata Barkoli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687f66ae5ea9dDocument 7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b81b4db32f2mateshwari SHG Vgaanh (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b81b19d4b59&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; barkoli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64c39b67a7d5cMateshwari SHG Vgaanh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbf90fec345shg brijmohan annu (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b81b83f2ea1SHG Jai Shirgul Maharaj Annu-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64c39b950ed1cSHG vrijmohan Annu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e524ef31cdshg jai shirgul maharaj Annu-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4d90a8fe72SHG jai Bijat Maharaj bal fadach pickle Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e3455eb41a7BP SHG Maharaj Fadach Dhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbfa2b68bbajai bijat maharaj bahal fadach SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbf9d5d3408&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; fadchdhar - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b91d7da992Badi Making Business Plan of SHG Aadarsh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/675fd228f381cJai anagar Koti Mata-Jakhor Pujarli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b28e533d241vermicompost katlah PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b28e27869d0cutting and tailoring shg khushboo melthi PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6870a38892c2aDOC-20250711-WA0012_" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6870a3b00c4e0DOC-20250711-WA0013_" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5e8490e15cutting and tailoring shg jai lankra veer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67af21dd57d20Doc Feb 14 2025 15.34.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5fbe6f189mushroom cultivation shg shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68bbe39bed61aDOC-20250906-WA0005. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586dfe6e2abDurga SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e2886898d6Nari samta_Kot Dwaroo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e884efbb188Sashakt Mahila.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5a160e773BUSINESS PLAN- Pickle making - SHG Durga Dawaro (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5977b9485Buisness Plan Vermi Compost Nari Samta Khad Utpadak Samuh Teer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b59d177080BUSINESS PLAN- Pickle making - Sashakt Mahila SHG, (VFDS Kot-Dawaroo).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68a2d1f687036Revised Bee keeping Saraswati SHG, VFDS (Bharandi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88721b3945Umang.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5ab94384bRevised Bee keeping Saraswati SHG, VFDS (Bharandi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5a4fe55e6BUSINESS PLAN- Pickle making - SHG Umang, VFDS (Bharandi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e29c3b4b5eJagriti_Been.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6834454c3a5eeBUSINESS PLAN- Turmeric Powder Manthan SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5a86bab15BUSINESS PLAN- Turmeric Powder Jagriti SHG (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d756720c30samridhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ac74e505fb1jai luxmi final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab2c3388976Narishakti shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a10fc5eaa0shiv shakti final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab2b662e5cdJai maa dashmivarda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68032f2e23045Bamboo Craft business plan 2025 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/681aea27d404aGahliyan Balla C ^LL0 T (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ca065732a07Translated business plan of SHG Bhagour - 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ca0591a0d67&#2327;&#2366;&#2361;&#2354;&#2367;&#2351;&#2366;&#2305; &#2348;&#2354;&#2381;&#2354;&#2366; &#2361;&#2367;&#2344;&#2381;&#2342;&#2368; &#2348;&#2367;&#2332;&#2344;&#2360; &#2346;&#2381;&#2354;&#2366;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/672c6f1c2e4efRevised Seera Badi sasan II Business Plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fda45c6cc1fSasan I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a0e9237eff0f&#2360;&#2366;&#2360;&#2344; - 2 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a0e91f00398b&#2360;&#2366;&#2360;&#2344; 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6745a9432a806Barota Pattal Making revised.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686261b7df23dsept businessplan of nari shakti koharpur.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a0174b574a99&#2348;&#2352;&#2379;&#2335;&#2366; 111.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a0fe4fc06647&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; nari shakti.en.hi (1) (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a26846bb238bRevised koke vermicompost 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68bbd731632d0Revised BP of Koke (Poultry Farming) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a26841de8c1d&#2325;&#2379;&#2325;&#2375; &#2361;&#2367;&#2344;&#2381;&#2342;&#2368; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a72c1e364a38&#2325;&#2379;&#2325;&#2375; &#2360;&#2367;&#2342;&#2381;&#2343; &#2348;&#2366;&#2348;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/699d3baee3227Haldi Balehra (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a347c90128bBalehra Achar Chutney Business Plan 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5faadcdb3Jai Shankar Pickle making GIORa BP (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5ec9ac25fRaadhe Raadhe Papad Making Giora.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1e596475cTranslated copy of Jai Shankar Pickle making GIORa BP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1dcf662b2Translated copy of Raadhe Raadhe Papad Making Giora.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5f9212b21Krishna Papad making panjahra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d01730a7d3fUdhaan_Panjara.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1eed2c7a4Translated copy of Krishna Papad making panjahra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc21658598dTranslated copy of Udaan Bag Making Panjhra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d01580178b3BUSINESS PLAN (C&amp;T) Raadhe Raadhe SHG Ghandran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d015d19e69aBag Making SHG Ram Ram Ji Ghandran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc20c619c58Translated copy of BUSINESS PLAN (C&amp;T) Raadhe Raadhe SHG Ghandran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1fc946451Translated copy of Bag Making SHG Ram Ram Ji Ghandran (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d0153db0efeBP Model for vegetable Nry..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d014f437b02Vermicpost BP Module Shiv Shakti Mandholi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc21213f461Translated copy of BP MOdule for vegetable Nry..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc20ee9ac1dTranslated copy of Vermicpost BP Module Shiv Shakti Mandholi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d016ba17985jAI SHRI RAM BP Mashroom Baleer - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d016ed3698cRadhe radhe BP Mashroom Baleer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1f8053948Translated copy of jAI SHRI RAM BP Mashroom Baleer - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1eb32a5bcTranslated copy of Radhe radhe BP Mashroom Baleer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d014666bf37Vermicpost BP Module Mannat Indpur.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d01623a6616Prerna bag making indpur (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1e1a8df42Translated copy of Vermicpost BP Module Mannat Indpur - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc200c688d7Translated copy of Prerna bag making indpur.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d14f5ef19Mashroom BP lakshami KHanda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d0d40fa8aBP Pickle Nav Durga Khanda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3e98000edTranslated copy of Mashroom BP lakshami KHanda (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b40b06443fTranslated copy of BP Pickle Nav Durga Khanda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626ca9113ccBUSINESS PLAN (C&amp;T) jacch stiching.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649fd42b3a1bbJai Maa Durga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d7700d028&#2361;&#2367;&#2344;&#2381;&#2342;&#2368;  BUSINESS PLAN (C&amp;T) jacch stiching  (1) - Copy (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc25e38942e&#2361;&#2367;&#2344;&#2381;&#2342;&#2368;  Jai Maa Durga Jachh Haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e7be7dec1Business Plan - Achar chutney , Kopra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5c4577b5dBusiness Plan - Papad ,kopra (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc245bcb51ahindi- Achar chutney , Kopra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19cd98bb83Translated copy of Business Plan - Papad ,kopra (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5be6bc068Business Plan - Papad ,Aund.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e6f19d7f9Business Plan - Achar chutney , aund.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19d149ec00Translated copy of Business Plan - Papad ,Aund.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19de263816Translated copy of Business Plan - Achar chutney , aund.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626c65c587cStitching Jai Lakshmi Ladori.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5d75314d5Ladori Papad making Shree Ganesh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2271c53c8&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; of Stitching Jai Lakshmi Ladori.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc24304a4c8hindi  Ladori Papad making Shree Ganesh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a49f418d2dbBUSINESS PLAN (C&amp;T)Sita Ram  Jaunta stiching.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63905eb52039alakshya &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc221d0fa92&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; Sita Ram  Jaunta stiching (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626c32501aaGahin lagore bag making jai bhawani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5d32e195eKhushi Pickle Making Gahin lagore.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d64b8e4a2&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; Gahin lagore bag making jai bhawani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc23ec841a2hINDI  Khushi Pickle Making Gahin lagore.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/676d032d9cd6fBUSINESS PLAN (C&amp;T) minjgran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e4e4885f6Business Plan - Achar chutney ,Minjgran Vandana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d83ab25fa&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; BUSINESS PLAN (C&amp;T) minjgran stiching.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19ca4c8487Translated copy of Business Plan - Achar chutney ,Minjgran Vandana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d161cfe9294Mashroom BP Bhaloon Kanha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a49dcc91324Vermicpost BP Module Shiv Shakti_Bhaloon.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc267d84d1d&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; of Mashroom BP Bhaloon Kanha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e6c2354a0Aarti Papad making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626b5bcd1f7BUSINESS PLAN (C&amp;T) Bharti Nagni(1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc25bd289e1&#2361;&#2367;&#2344;&#2381;&#2342;&#2368;  copy of Aarti Papad making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d6b3897b3&#2361;&#2367;&#2344;&#2381;&#2342;&#2368;  BUSINESS PLAN (C&amp;T) Bharti Nagni(1) - Copy (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d1625c738b5Kotplahri bag making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e38e35bf5Business Plan - Achar chutney , powder making (1) Kotplahri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc251dcd164hindi of Kotplahri bag making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19d640c71cTranslated copy of Business Plan - Achar chutney , powder making (1) Kotplahri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e76e11a13Business Plan - Achar chutney , danni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5c883fbb7Business plan of VFDS Danni Papad making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19e1d317d5Translated copy of Business Plan - Achar chutney , danni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d8188f227&#2361;&#2367;&#2344;&#2381;&#2342;&#2368;  Danni Papad making (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a49f916b7ecjai baba falel hathidhar haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a49d6de9a15Pattal making Hathidhar (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc24a9696bdhindi baba falel hathidhar haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5cf4edae3Khatta Meetha Khanni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649fd302b571eSui Dhaaga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc263d63c21&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; Khatta Meetha Khanni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d6ecd248bhindi  BUSINESS PLAN (C&amp;T) Khanni stiching  (1) - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4a099033a7BP MOdule of Poultry.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a49f2681d50BUSINESS PLAN (C&amp;T) Naari Shakti Baduhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19dac9ce30Translated copy of BP MOdule of Poultry (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc23c87128bhindi  (C&amp;T) Naari Shakti Baduhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789c275d8ccGuna Mata SHGs (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67dbefea671dcBalh male group.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6400442feb74cGuna Mata SHGs (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789ce543ec5Sheetla Mata Kutharna Cutting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d74c78871dVani mata SHGs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e808ff1e0bSheetla Mata Kutharna Cutting &amp; Achar (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789daddceb4Vani mata SHGs (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6881c1ca7973cganga mayia Kanol (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a2bd80dfdgaura SHGs (kanol ward-2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb1a7af2ae7Gaura SHGs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5f3adea6fRaadha Krishna Papad making Lodhwan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab603d258ecBP Pickle making Shri Shivay Lodhwan (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1f390caeeTranslated copy of Raadha Krishna Papad making Lodhwan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc20586e907Translated copy of BP Pickle making Shri Shivay Lodhwan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626a7068fe5Lakh Data Peer Bhol Khas Busniess Plan 2023 (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626a26eaf29Shiva Bhol Kjhas Busniess Plan 2023 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c684b859f08Bhol Khas (Lakh Data Peer).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c68520bac67Bhol Khas (SHIVA ) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626aaa1826cmansa Mata  Lahru Busniess Plan 2023 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66bedf5fb7ea6Vaishno Lahru Busniess plan 2023_1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c6859cdacf4Lahru (Mansa mata).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c685d1ccdc0Lahru (Vaishno )SHG).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626ebd919b6Panj Peeri BariDiyal  haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655870b8dd361Radhe Krishan_Bari_Diyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3d1c22613Translated copy of Panj Peeri BP Diyal  haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9cfe729ba4Luxmi Pickle making bhanth.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d41d05995Pattal making BP Nav durga Bhanth (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b4001af8a7Translated copy of Luxmi Pickle making bhanth.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3de068bc5Translated copy of Pattal making BP Nav durga Bhanth.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d0a627931Gauri Shankar BP Mashroom Deothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d1a017487Vermicpost BP Naari shakti Deothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3ef812672Translated copy of Gauri Shankar BP Mashroom Deothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3c30df7d6Translated copy of Vermicpost BP Naari shakti Deothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d04b28b51Lakshmi Narayan Pickle making Badal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9cfab2f4bdBP Badal Raadhe Raadhe C&amp;T.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3f9f3748fTranslated copy of Lakshmi Narayan Pickle making Badal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b403ff36b8Translated copy of BP Badal Raadhe Raadhe C&amp;T.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626b11f175fKhalsa Fatehpur Busniess Plan 2023 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9dd49588ccNari Shakti  BP fatehpur.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c6832898410Fatehpur (Kha_lsa) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dddeec8241EKTA BP eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678ddea04cc70BP Chhain Magal kamrunag (1)kajaj (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a3495f29486BP Chhain Magal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a349a8bc88bBP Chhain Magal kamrunag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/693ba45221460Jaladi Mahadev Eng Pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/693ba40ea72a0Vishnu Maharaj Eng updated.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/693ba3fa1cdb4vishnu Maharaj SHG Hindi final updated.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69845f2c8991cBP of Dodun Rajputan (Seera Badi &amp; Seviyan) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ce3fb868ed4Dodun Rajputan Pattal IGA (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687f6b87d39a1Pattal making Sunhara Shiv Shakti SHG (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687f6b3d1a6f7Pattal making Sunhara Shri ganesh SHG - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6985c574cd6eeBalayani mata B.P.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68d4ecdc2201dDocument 6.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5c5447544Business Plan Vermi Compost SHG Aastha Kanda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5c099051aBUSINESS PLAN- Mushroom - SHG Ekta, Kanda, Shimla - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5cc22bcedBUSINESS PLAN-Pine needle handicrafts Radhe Krishana SHG Kufridhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62beca930319bBusiness Plan Vermi Compost SHG Aastha Kanda (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62beca716e3eeBUSINESS PLAN- Mushroom - SHG Ekta, Kanda, Shimla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bed057c4af0BUSINESS PLAN-Pine needle handicrafts Radhe Krishana SHG Kufridhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/618cf46b55de4bharti shg.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5d11ab2e2BUSINESS PLAN-Vermicompost-  SHG Ekta, Panesh, Taradevi Shimla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb4700ff16SHG Shubham panesh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2847da7cbfBUSINESS PLAN-Vermicompost-  SHG Bharti, Panesh, Taradevi Shimla (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2846500b5aBUSINESS PLAN-Vermicompost-  SHG Ekta, Panesh, Taradevi Shimla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28451177d2BUSINESS PLAN- Mushroom - SHG Shubham, Panesh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5b76a5b10Buisness Plan Vermi Compost Durga Mata SHG Rangol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caec004b8e9Radhey krishan -SHG taradevi -Rangol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28575a3276Buisness Plan Vermi Compost Durga Mata SHG Rangol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28504f2f16BUSINESS PLAN-Pine needle handicrafts Radhe Krishan SHG Rangol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615ed1664e52dsheetla shg vfds shilru.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c285afd4a30BUSINESS PLAN-Vermicompost-  Shilru.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5d7037593BUSINESS PLAN-Vermicompost-  SHG, Talayal Taradevi Shimla Final 06-03-2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed01df1229Buisness Plan Bag Making Sahara shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c284c1d5af2BUSINESS PLAN-Vermicompost-  SHG, Talayal Taradevi Shimla Final 06-03-2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5ddbdd72eBuisness Plan Bag Making Sahara shg VFDS Talayal.en.hi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615bf1e0dcb21radha rani SHG vfds Jai bhole shankar.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615bf2bcb0bf6shivam shg vfds Jai Bhole Shankar.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879bb1e729fRadha Rani SHG Vermin Compost Amarpur.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879cda089c4&#2358;&#2367;&#2357;&#2350;&#2381; VFDS Amarpur .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6787985b54b6fRadhika buisness plan Jeevan Jyoti Bakroa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879891e6d3aEnglish &#2340;&#2366;&#2352;&#2366; shg &#2348;&#2354;&#2381;&#2354;&#2370; &#2326;&#2352;&#2381;&#2351;&#2366;&#2354;&#2366; Jeevan Jyoti Bakroa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67177fc29e86fRevised jeven joyti Radhika Final (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65682f6250250Tara Seera Badi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61f90c4874090shg jagriti final.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b97bc71ffcNaina_Kothi Tobka.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788cff2272d0Bee keeping Jaagriti SHG kothi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879c5bbde10&#2344;&#2376;&#2344;&#2366; SHG &#2325;&#2379;&#2336;&#2368; &#2335;&#2379;&#2348;&#2325;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678799c0a4123sadhana baba sidh godriya rohin.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615bf2a241b7dshetla SHG vfds Rohin.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/677baf3eeae7eRevise &#2360;&#2366;&#2343;&#2344;&#2366;  &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2319;&#2357;&#2306; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879ca4c9b76sheetla &#2348;&#2366;&#2348;&#2366; &#2360;&#2367;&#2342;&#2381;&#2343; &#2327;&#2379;&#2342;&#2352;&#2367;&#2351;&#2366; &#2352;&#2379;&#2361;&#2367;&#2344; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817e7f6c4fbBusiness Plan-Seera and Badi Making BabaKelu SHG Tundwin Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615bf207702b9shelja shg vfds Aadarsh Gramin.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67888fb9d6ff5&#2348;&#2366;&#2348;&#2366; &#2325;&#2376;&#2354;&#2370;  &#2310;&#2342;&#2352;&#2381;&#2358; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67879c2cc8652shelja &#2310;&#2342;&#2352;&#2381;&#2358; &#2327;&#2381;&#2352;&#2366;&#2350;&#2368;&#2339; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e789da747adkrishna seera vadi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78b2812e45radha seera vadi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586fbbee01bkrishna seera vadi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65587095a8997Radha Seera Badi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e7898e17d87Jai SantoshiGoatri Jhnadutta (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78b4ba2213Shivam SHG Dahad BLP (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649c120a544a8Jai Santoshi Maa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f09fb499f6 &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361;, &#2333;&#2306;&#2337;&#2370;&#2340;&#2366;, &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f1192c7beb &#2342;&#2369;&#2352;&#2381;&#2327;&#2375; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; , &#2333;&#2306;&#2337;&#2370;&#2340;&#2366;, &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f098077294 &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; ,&#2333;&#2306;&#2337;&#2370;&#2340;&#2366; ,&#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e7891a481c6Jai lakh Data Shg (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78b7a250f7&#2358;&#2325;&#2381;&#2340;&#2367;SHG&#2332;&#2366;&#2327;&#2371;&#2340;&#2367;BLP Final (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63be547a26218 &#2354;&#2326;&#2342;&#2366;&#2340;&#2366; &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2319;&#2357;&#2306; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339; - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f0a44ecdcd &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361;, &#2333;&#2306;&#2337;&#2370;&#2340;&#2340;&#2366; &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e789aee8d68Jyoti SHG Mushroom (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78a02e353eKrishna SHG of VFDS Prahu(1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586f695ccfdJyoti SHG_Parahoo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f11d9b0111 &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361;, &#2333;&#2306;&#2337;&#2370;&#2340;&#2366;, &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e788c8892afGoonj SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78afb9493ePrerna SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f11aee5af2 &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361;, &#2333;&#2306;&#2337;&#2370;&#2340;&#2366;, &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f113d7db21 &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; , &#2333;&#2306;&#2337;&#2370;&#2340;&#2366;, &#2348;&#2367;&#2354;&#2366;&#2360;&#2346;&#2369;&#2352; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e788eeb16f5jai durge malari vermi jhandutta (2) (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e78951e88d8jai Maa kali  vermin compost.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649c127753da3Jai Durge Malari  Jhandutta.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66867412efcd1jai Maa kali  vermin compost.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e7c0fbcd97bBandla Haldi business plan -2 Copy english.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67e7c0995131bBandla business plan final mushroom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/691d5deba9852broom making final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63f30daaa0094Bandla Haldi business plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8a3789db4Bandla business plan final mushroom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd0529f0dfdhar tatoh cutting and tailoring (1) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63f30e46cd3cedhar tatoh cutting and tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd6d1b88f6Jagriti_Bilaspur_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b6bfad6d347Matri Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd091ee8f9Jai bhole shankar Sadar Range fINAL ON 9-2-22 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd1d95590d&#2332;&#2351; &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366; &#2342;&#2375;&#2357;&#2368; (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6456250992579Jai bhole Shankar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63be5736e2d29 &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366; &#2342;&#2375;&#2357;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd0d57cd13kuddi mushroom and pickel making (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a0494be379dkuddi mushroom and pickel making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6909a3d515a39kuddi seera vadi revised March.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd12a0b7d8Mansa SHG BIL (2) (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649c118d1111eMansa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ecd16ab17f0Sadar Goatry final today on 6th nov. (2) - Copy (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8a9d240cb &#2332;&#2351; &#2350;&#2366;&#2305; &#2360;&#2352;&#2360;&#2381;&#2357;&#2340;&#2368;  &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a04918c86a1Sadar Goatry final today on 6th nov..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6799b29d04c26Anjali-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655863638e730Anjali SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd788bf86cGouri shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd9059e131&#2332;&#2351; &#2350;&#2366;&#2305; &#2354;&#2325;&#2381;&#2359;&#2350;&#2368; &#2331;&#2337;&#2379;&#2354;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd92a7d843&#2332;&#2351; &#2350;&#2366;&#2305; &#2360;&#2352;&#2360;&#2381;&#2357;&#2340;&#2368; &#2331;&#2337;&#2379;&#2354;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66866d5bd85afchrrol_Gauri Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639ffbfa15b2b &#2350;&#2366;&#2305; &#2354;&#2325;&#2381;&#2359;&#2350;&#2368; &#2331;&#2337;&#2379;&#2354; -.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639ffc7a9b703 &#2350;&#2366;&#2305; &#2360;&#2352;&#2360;&#2381;&#2357;&#2340;&#2368; &#2331;&#2337;&#2379;&#2354;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dda6c7a6ce&#2344;&#2366;&#2352;&#2368; &#2358;&#2325;&#2381;&#2340;&#2367; &#2343;&#2344;&#2360;&#2381;&#2357;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd9b089646&#2344;&#2357;&#2332;&#2366;&#2327;&#2371;&#2340;&#2367;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b6c1135a389 &#2358;&#2325;&#2381;&#2340;&#2367; &#2343;&#2344;&#2360;&#2381;&#2357;&#2366;&#2312; 4 -.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66866fbe42eb2 9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd7f76df48Santoshi Mata ...pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dda2b2ca16&#2358;&#2367;&#2357; &#2358;&#2325;&#2381;&#2340;&#2367;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64562555efda9Santoshi Mata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6686731950c82 &#2358;&#2325;&#2381;&#2340;&#2367;  10.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678ddb615860b&#2342;&#2369;&#2352;&#2381;&#2327;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd7bf98f00Jugdamba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd847b149a&#2325;&#2354;&#2381;&#2351;&#2366;&#2339;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63f30e66dc13dDurga  Lakhala 7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66866f9121ea5Lakhala.Jagdamba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63f30f09d9096Kalyani  Lakhala 8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd88f377f8&#2332;&#2351; &#2350;&#2366;&#2305; &#2332;&#2381;&#2357;&#2366;&#2354;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dd8cb5d989&#2332;&#2351; &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b6c098835e0 &#2350;&#2366;&#2305; &#2332;&#2381;&#2357;&#2366;&#2354;&#2366; 5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b6c0b9ece8c &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366; 6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68650cfaa5a25DocScanner 1 Jul 2025 2-42&#8239;pm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b01263b366Sari kanchan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b01e436fcaSari Rani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e5b145640Kanchan saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e5d3c84f3Rani saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b00a1817b1Kamon Dev brahma eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b00c82a7c2Kanon Maha Laxmi eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e900310acdev brahma  saman ruchi shg.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e92c399femahaluxmi saman ruchi ramuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b03b4bde90Talara Laxmi Narayan eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b040232689Talara Punch veer eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e64a7e9e6luxmi narayan saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6e86f018ccpanchvir  saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b003c7d917Chakurta Maa Bhunga eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b006124beeChakurta Maa Laxmi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6f04c00d15maa bunga saman ruchi sumah.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6f0c3b1a4dMaa Luxmi business plan 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd48ddc6e3fDevi Dyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b04278388eTatibir Luxmi eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b6f591e5da7laxumi saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c286b012be1laxumi saman ruchi samuh.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b554d2d8c64Business Plan  Luxmi SHG Handloom  VFDS Baragran English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ab21346728dBusiness Plan Handloom SHG Radhe Krishana VFDS Baragran English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e578e3578Business Plan Luxmi  SHG Baragran .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63c12d18d78aeBusiness Plan  SHG Radhe Krishana Baragran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a99c1e4d8a5Business Plan Handloom SHG Asha VFDS Bhaltha English. Forest Range Bhutti (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a99bafb11caBusiness Plan Handloom SHG Bhalthi Narayan VFDS Bhaltha English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b1975d2b870Business Plan Asha SHG-CIG Handloom VFDS Bhaltha Forest Range Bhutti Forest Division Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/629b492d95defBusiness Plan Bhalthi Narayan SHG VFDS Bhaltha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67986c63d98a0Business Plan Handloom SHG Jyoti VFDS Falyani-Khanargi English. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67986ca879e0fBusiness Plan Handloom SHG Lakshay VFDS Falyani-Khanargi English. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586cc41d143Business Plan  Handloom SHG Jyoti VFDS Faliyani-Khanargi Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b6baab8fb2466a37cb1cc689Business Plan  Lakshaye  VFDS Falyani-Khanargi (1) hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67986b7c6ce3dBusiness Plan SHG Jai Maa Dhara Nouni VFDS Bhumteer in English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67986b2f4aecfBusiness Plan SHG Shree Krishana VFDS Bhumteer in English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586d0ee2937Business Plan Jai Maa Dhara Nauni SHG Handloom VFDS Bhumteer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586d3cc2e4dBusiness Plan Shri Krishana SHG Handloom VFDS Bhumteer PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6798a0c7a5fdfBusiness Plan Handloom SHG  Jai Baba Veer Nath VFDS Dughilag English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6798a0fb61484Business Plan Handloom SHG  Prerna VFDS Dughilag English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67ab20d4563cfBusiness Plan Handloom SHG  Samridhi VFDS Dughilag English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef7acefe29Business Plan Dughilag SHG JAI BABA VEERNATH.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef7cfaa27eBusiness Plan Dughilag SHG PRERNA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/675fd12ed3524Business Plan SHG Samridhi VFDS Dughilag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b5550ee0867Business Plan  Jai Maa Lohri Achhari  SHG Handloom  VFDS Gadiara-Tandari English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b5555daf877Business Plan  Jai Panchali Narayan  SHG Handloom  VFDS Gadiara-Tandari English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c68bc5222daBusiness Plan SHG Jai Maa Lohri Achhari VFDS Gadiya-Tandari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63cf800102ed0Business Plan SHG Jai Panchali Narayan Gadiara-Tandari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67aad4672ac38Business Plan Handloom SHG Hurang Narayan Tandari VFDS Khanipandhe-Pavnag English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c68b3036b23Business Plan SHG Ambika VFDS Khanipande-Pavnag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b19d03090c9Business Plan Hurang Narayan SHG-CIG Handloom VFDS Khanipande-Pavnag Forest Range Bhutti Forest Division Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b19d3c04cfaBusiness Plan Krishana SHG-CIG  Knitting VFDS Mathala-Palalang Forest Range Bhutti Forest Division Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a37d50e1d02Business Plan  SHG Pragtisheel VFDS Mathala-Palalang.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679714319028eBusiness Plan Handloom SHG Jagriti VFDS Sarli English. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6797146c4be84Business Plan Handloom SHG Luxmi VFDS Sarli In English (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd856ed40faBusiness Plan Handloom  Jagriti VFDS Sarli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd85848cf5561817da490db4Business Plan Handloom Luxmi  VFDS Sarli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6798a44a0540fBusiness Plan Handloom SHG  Dropti VFDS Summa English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6798a08576220Business Plan Handloom SHG  Jai Maa Bhaga Sidh VFDS Summa English. Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6798a04ce2626Business Plan Handloom SHG Prerna VFDS Summa English. Forest Range Bhutti (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648bf883f3a5eBusiness Plan  Handloom SHG Dropti VFDS Summa Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a37da499714Business Plan Jai  Maa Bhaga Sidh Group Summa VFDS Summa Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648bf8560c079Business Plan  Handloom SHG Prerna VFDS Summa Forest Range Bhutti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b5562a0bb5bKelo Veer SHG Sarach VFDS Balh-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc74fefcf2Business Plan Handloom  Kelo Veer  VFDS Balh-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd847edcde2Business Plan Radhe-Krishana CIG Balh-I (knitting).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd84a6aec29Business Plan Gouri CIG Balh-II (Cutting Tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6809da57b46c5Business Plan CIG Shiv  HV Crops VFDS Balh-II (Autosaved).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790d6b409f9fJamdagini Rishi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790d80edab68Narayan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586c3e0d998Business Plan  Handloom SHG Jamdagni VFDS Barahar Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6488055e2e36eBusiness Plan  Handloom SHG Narayan VFDS Barahar Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67cad65fbd271Nari Shakti SHG Business Plan English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc83b296b8Business Plan SHG Bhuvneshwari VFDS Bastori Forest Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67cad6bf20946Nari Shakti Bastori Business Plan Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790d7ddb3ff9Kali Narayan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790d7880c11fkamna padhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ee0318077eBusiness Plan Kali Narayan (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67287c5bb9c2eKamna SHG Business Plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2b94a728fJagjanani SHG Peej VFDS Peej.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b556d626118Vaishno SHG Peej VFDS Peej Eng. - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631f120dc3a45Business Plan Jagjanni SHG VFDS Peej.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b55696be438Vaishno SHG Peej VFDS Peej Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2bd3a161aMata Rani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6707a9d90cb7dMata Rani SHG Business Plan......pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb2d2680b64Business Plan SHG  Nav Prabhat VFDS Rayal Ghunghara Forest Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68d249492f2ebBusiness Plan Adi Shakti in English VFDS Sari-I Forest Range Kullu (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc7e726f7dBusiness Plan SHG Adi Shakti VFDS Sari-I Forest Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc7b960286Business Plan Poultry CIG Shiv Naresh VFDS Sari-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc6eea5459Business Plan gram Jagar Nathi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc87f80093Business Plan SHG Sari Narayan VFDS Sari-II Forest Range Kullu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f94255466Bussiness Plan of Goutam rishi Shg of VFDS Burua.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f9e931313business Plan of Anapurna  shg VFDS Burua.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e33aa336d5Gautam Rishi  SHG Burua.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e35200f014Maa Anapurna  Burua.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e3462d55399Business  plan of Asha  SHG (Klath chhiyal).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f8086b0f5Shandilya  - Self Help Group Kalath chhiyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3555c2941Asha  SHG kalath chhiyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3490bce2dShandiyal SHG Kalath chhiyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f2212ac71Bhandal SHG Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f8d88e21aGautam SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f8b3a42f8Gyan bhanddar Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e34529e956Bhandal  SHG Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e341d4166fGautam SHG Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e34bc6a171Gyan Bhandaar Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/675fee76526abGyatri-kaniyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e3466763094Business  Plan of sarswati  SHG(kaniyal).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e33f919354Gyarti SHG Kaniyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e35ac324c1Sarswati  SHG Kaniyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a34a2b90325Ajay pal kothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f9a2842b9business Plan of Sita Gouri SHG  VFDS Kothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3373a4926Ajay Pal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3346bd870Seeta Gauri  SHG Kothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f87fe4e62Laxmi SHG NAsogi Crochet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f9758ba38Bussiness palan of NIrmal Chhiyal VFDS Nasogi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e35838582bLaxmi SHG Nosogi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e34f720b57NIrmal Chhaya Nasogi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f90703f37deep SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f7a9cdb5fVashnavi SHG palchan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e328577e3cDeep SHG Paalchan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e32b9a374cVashanavi SHG Palchan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f858d2836Seta Gouri Shanag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655864d29ddd5Business  Plan of veer bhumi JJN  SHG Jana  II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4d640e25f6 &#2360;&#2381;&#2357;&#2351; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2332;&#2366;&#2339;&#2366; &#2361;&#2367;&#2306;&#2342;&#2368; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586daeb4627Bussiness  Plan of  Rigan SHG Jana  I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a37c7f8ca80Thakur CIG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4a9880e41d &#2360;&#2381;&#2357;&#2351; &#2360;&#2361;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2361;&#2367;&#2306;&#2342;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4a9233dad6 &#2360;&#2350;&#2366;&#2344; &#2352;&#2370;&#2330;&#2367; &#2360;&#2350;&#2370;&#2361;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64f8562ed3002Business plan of Lakshmi SHG  Bari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64f856093b0b5Business plan of Shri Durga SHG Bari 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b430255f79Hindi Lakshmi SHG Bari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b44071d340shri  durga Hindi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1f1b3e75c8Lakshmi SHG  Katrain-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b4203649a5Palden lamo Eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b4481d1450Hindi Lakshmi SHG Bari (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62bd85bfc0421Business Plan Katrain-I Palden Lamo CIG (Cutting &amp; Tailoring).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b41aa47779Shakti  ENG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648804f3e186dBusiness Plan SHG Nav-Nirman VFDS Peeh Patlikuhal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/646324918af05Business Plan SHG Shakti VFDS Peeh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6381f3fea6891Atharnag Biling.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69bba135217faMithukpa SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6789e59d5eb33Gompa knitting Lapchang (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686ceed6c9769&#2361;&#2367;&#2358;&#2375; &#2327;&#2379;&#2306;&#2348;&#2379;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69bba25a49b19Dev Bhoti SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69bba10530da1Rigpe Chokpe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e33c9dac3bTino.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e32453ab48VFDS Tino SHG Jonkul Gompa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6381f3d8e682aBindu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6381f21f7f3f3shiv shkti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6909a46a2d8a5Hdimba SHG VFDS Baring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6407180c258a1VFDS Baring Sarasvti SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64071793aa747VFDS Chokhang Jai Mahadev SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/640717d754297VFDS Chokhang  Jai Neelkanth SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6909a49c61765Shweta SHG VFDS Dhwansha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e32b5256f8SHG Dhwansha VFDS Dhwansha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a37d1898361VFDS Dhwansha SHG Ranika.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e336941d67Laxmi SHG VFDS Gohrma.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6381f1f0e135fzarim Approved Plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e3397f3a26VFDS Goshal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6407195c1a8aaVFDS Goshal Snatan SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e3273bfd9eVFDS Kamring Buhari SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/640719e046c4aVFDS Kamring Jagriti SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6412b9d965cd7SHG Jhansi Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6381f29ce75a7lady bug.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63af962441Ganpati Jolly Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63b158b1f1Maa Naina Jolly  cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784aeddeedc6Ganpati merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784af05043ecSHG Man Naina Jolly.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63b96d00a9Shri pal Bansu cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63bc27a14cBansu Translation.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b944ba8fb28Shri pal Bansu cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b944d33fb2fVeer Kaila Bansu handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63be08e2e5Aadi Brahma  plan Khokhan-II cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63bf7e023aJogni Mata cutting and tailoring Khokhan-II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6864fe64cd147Merged PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b9436e5581fJogni Mata cutting and tailoring Khokhan-II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63c1754e73Rupan Pal cutting  &amp; tailoring Pahnala.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63c35c5e43Devta Than Pah Nala Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6561a09947404Rupan pal add on activity.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6568349ca9515Than Devta handloom add on activity - final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f614c5764cdBhagasidh Sepobadi Bashona.hi.en.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f614ec8e334Jyoti Bashona Pickle Making.hi.en.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6865005edb14fSHG Renuka Mata Bashona.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b95a04b74e6Bhagasidh Sepobadi Bashona.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b95a2d393c3Jyoti Bashona Pickle Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f618c863040english kashu narayan kamand.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f618aabc987Mata mandasna english.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6316f72da19a3Kashu Narayan  Kamand cutting &amp; tailoring (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784af784af4eMata Mandasana Kamand Merged PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f6190ca3c3bMarkendy Bee keeping Hurla.hi.en.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f618f528909Veer Nath Miyan Behar Hurla cutting &amp; tailoring.hi.en.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784af53ebb08SHG Markanday Merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b958f5158adVeer Nath Miyan Behar Hurla cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f6193f5f646shakti english final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b95a9daab80Shakti Piyashani Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b295cab59caShanti merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a8bd7b889646Atma nirbhar shg BP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f61985d3b27Ekta Jarad cutting &amp; tailoring - english final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f619a5eafb4Ekta Jarad Mushroom cultivation PD.hi.en.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b959a9a0991Ekta Jarad cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62b959c094d16Ekta Jarad Mushroom cultivation PD.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f619cf7a9adAsha Kiran Ningna Knitting english final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc5eee8d9cAsha Kiran Ningna Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b295a93ae1fNav durga merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b29484f030bNag devta Baladhi merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b294bc9deb4Parvati Pohal, Baladhi merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b2953224becMata rupasana pdf merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f639fddca38Astha Bee keeping, jari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63a197ba24Gayatri business plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784af30615daSHG Astha Merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63381093f2500Business Plan &#2327;&#2366;&#2351;&#2340;&#2381;&#2352;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b294ee7d712Lakshmi merged, Shat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63a8a97089Business Plan Sarswati Talpini Handloom in English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b295643e274Jamlu Rishi Merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a427722bf0bBusiness Plan Sarswati Talpini Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63aaa872f5Business Plan Aajivika Shahita Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67f63ac5dc3d1Business Plan Laxmi Shat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a4271960f02Business Plan Aajivika Shahita Handloom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a4274ae7acaBusiness Plan Moraj Shahita Handloom - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b671afc5fKrishna Shakti, Banal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b60db2bcePandal Dev, Banal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55aab5e29ckrishan shakti HALDI BANAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55abf1b2eepandala banel.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687a250c82995Durga Shakti Torjajar (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b5333fb31Jai Jalpa, Tor jajar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687a257ec59bcDurga Shakti Hindi Tor Jajar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55bab15167jai jalpa tor jahar .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b74cefa68Jai Jalpa, Langehar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/625d3af5358f8_langehadBusiness Plan Mahadev Langehad -knitting-converted.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55b4667e15jay jalpa langehed.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55b6414d6bmahadev langehar .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b70da92abJalpa Mata, Chowki.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28f3042e63murgi palan_Jai baba kamlahiya.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28f1ad5024Haldi chhowki_Jalpa Mata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615ed436abc98BUSINESS PLAN (C&amp;T) Radha Krishan Tanehad Dharampur Tanehad  11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b69eebc18Shayam Sunder, Tanehad.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b5d2cfc9dRadha krishan Tanehad.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c55b10a15d7sham sunder HALDI TANEHAD.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e1492bdc77Naina Pattal Banehar (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab104e4667ashakti Haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d95f73aa323Naina_Banehar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c529e3c8016Shakti hindi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab0fe6720ffPink himalayan Haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab10731ac38Vaishnavi garlic paste (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c52a1d0e0c7Pink himalayan Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c52a4f21136Vaishanavi hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64116d373b7d8Sarojani bag making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd94dd9b96Sheetal Badi Seera.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678df9af69621SAROJANI, DIGLI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678df96b64310Sheetal, Digli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca25dce24aEkta Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e5c7e4b833Keshav_Kundnu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab0ee1e176cShara SHG haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e06fe4d094Ekta Kudnu Darkorti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e0722a98e3Keshav Kudnu Darkoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e06989fbcc&#2360;&#2361;&#2366;&#2352;&#2366;, Kudnu Darkoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab0f7d6f06bLaxmi Bai haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e066b4a821&#2354;&#2325;&#2381;&#2359;&#2381;&#2350;&#2368; &#2348;&#2366;&#2312;, Panchjan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5f698da37Kalpana, haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca58cbcd03Nav Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e06c912dafKalpana Jimjima.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e074f23465Nav Shakti Jimjima.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab1031a21ceSeeta Mata SHG Haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c52a81a15a7Seeta Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6316fb6900bceJai Sai Baba-Kamlah.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63806473e8b2dJai baba Sidh (eng).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67907593d81ad&#2332;&#2351; &#2360;&#2367;&#2342;&#2381;&#2343; &#2348;&#2366;&#2348;&#2366; &#2313;&#2346;&#2381;&#2346;&#2375;&#2352; &#2348;&#2375;&#2352;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e06ee9d9bJai Jalpa Pickle.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e0d69a933Jai Maa Sakraini.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679074d46c27bJai Jalpa Mata, Fihad.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790750a92267Jai Maa Sakraini, Fihad.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e5cca2aba7Jai Shiv Shankar_Gaddidhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67907707c6337&#2332;&#2351; &#2358;&#2367;&#2357; &#2358;&#2306;&#2325;&#2366;&#2352;, Gaddidhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d95f169d171Shiva_Baag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687a23cf95c67Maa DURGA C&amp;T Garli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca4a15be52Mata Kanchna Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679074647b2bcDurga Mata, Garli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679074a0edfb5&#2350;&#2366;&#2340;&#2366; &#2325;&#2306;&#2330;&#2344;&#2366;, Garli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311dfbf263c9Jai Durga Maa C&amp; T_Kamlah.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e024db3f9Jai Gayatri Maa knitting_Sari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790756679876&#2332;&#2351; &#2350;&#2366;&#2305; &#2342;&#2369;&#2352;&#2381;&#2327;&#2366; sari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6790753f792f4&#2332;&#2351; &#2350;&#2366;&#2305; &#2327;&#2351;&#2366;&#2340;&#2381;&#2352;&#2368; sari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6380641b8dbe7Gayatri parivar, bee keeping (eng).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a403c99acebYuvak mandal, slipper making (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679076486b9e1&#2327;&#2351;&#2366;&#2340;&#2381;&#2352;&#2368; &#2346;&#2352;&#2367;&#2357;&#2366;&#2352; &#2340;&#2344;&#2367;&#2361;&#2366;&#2352;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679076c9d7e2d&#2351;&#2369;&#2357;&#2325; &#2350;&#2306;&#2337;&#2354; &#2340;&#2344;&#2367;&#2361;&#2366;&#2352;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637222b16ec1fJai Maa Asha Puri, pickle pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/632ebd11dec26Jai Mata Simsa Achaar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2eacc9776&#2332;&#2351; &#2350;&#2366;&#2305; &#2310;&#2358;&#2366; &#2346;&#2370;&#2352;&#2368;, Gangoti (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2f2f4f32fJai Mata Simsa, Gangoti (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d4b768b01d6Ekta SKG, Pattal making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e5bc017228Sangam business plan_Khuddi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b2baeb211e9Ujala SHG, goatry.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e30b3ba094&#2319;&#2325;&#2340;&#2366; &#2344;&#2367;&#2361;&#2366;&#2352;&#2368; &#2348;&#2354;&#2381;&#2361;, Khuddi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3023672f6Sangam, Khuddi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e30715bae5&#2313;&#2332;&#2366;&#2354;&#2366;, Khuddi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66cec9973021eShilpa GOATRY (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ceca2408271Trivani Mahadev Haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2e6471629&#2358;&#2367;&#2354;&#2381;&#2346;&#2366;, Makan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2efc55a15&#2340;&#2381;&#2352;&#2367;&#2357;&#2339;&#2368; &#2350;&#2361;&#2366;&#2342;&#2375;&#2357;, Makan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637222e9f176ajai mata mangroli, mushroom Cultivation.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2fb822330Jai MATA Mangrohli, VFDS Nirohli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a14739d90aaRadha Rani Pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd905724acSarkanda badi seera.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2e40d0822&#2352;&#2366;&#2343;&#2366; &#2352;&#2366;&#2344;&#2368;, Rains Bhalara.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2e16963a8&#2360;&#2352;&#2325;&#2306;&#2337;&#2366;, Rains Bhalara.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63722285d910dJagriti Haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637226897e4eeSatyam Pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2db8bf77cJAGRITI, ROPARI KALEHRU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2de3221cb&#2360;&#2340;&#2381;&#2351;&#2350; ,Ropari kalehru.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/632ebe30c21ebSai Baba Bag Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/632ebecd51ad8simsa mata C&amp; T.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e2ff775c77Sai Baba, Kolang.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e3048b46ddSimsa Mata, Kolang.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64116d8119c1bSHG Jalpa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd99def960SHG Nav Durga, bag making (eng).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b19288a51&#2332;&#2366;&#2354;&#2346;&#2366;,  Gwali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b25c7b07f&#2344;&#2357; &#2342;&#2369;&#2352;&#2381;&#2327;&#2366;, Gwali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5f43e35b5JYOTI SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a60af0fd8dShela Dev Bag Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b1d3544ca&#2332;&#2381;&#2351;&#2379;&#2340;&#2367;, Gawalan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b178959e4Shela Dev, Gawalan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64116cf9e2a19maa Durga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca3f282962Mahila mandal lunapani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b22831d7a&#2342;&#2369;&#2352;&#2381;&#2327;&#2366; &#2350;&#2366;&#2340;&#2366;, Janwan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b31a8fda0&#2350;&#2361;&#2367;&#2354;&#2366; &#2350;&#2306;&#2337;&#2354; &#2354;&#2370;&#2344;&#2366; &#2346;&#2366;&#2344;&#2368;, Janwan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca2b80ec65Lakhdatta Ropi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fca2ea9244flakshami.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e5c19e8680Tamana_Mulsoo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b34474a9a&#2354;&#2366;&#2326;&#2381;&#2342;&#2366;&#2340;&#2381;&#2340;&#2366;, Mulsu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b200847d2Lakshmi, Mulsu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b28b608c0&#2340;&#2350;&#2344;&#2366;, Mulsu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311deade837aBharmouri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e1fb95f78Pooja SHG haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b398cf390&#2349;&#2352;&#2381;&#2350;&#2379;&#2352;&#2368;, Thorat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b2ae5adf4&#2346;&#2370;&#2332;&#2366;, Thorat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784af9581158SHG Nouni Mata, Satnog.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5b2e01da15&#2344;&#2380;&#2344;&#2368; &#2350;&#2366;&#2340;&#2366;, Satnog.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Abhishek SHG vfds Bajrangbali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852d64b84b0-0Mandi &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; -&#2350;&#2361;&#2369;&#2344;&#2366;&#2327;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Jagriti SHG  VFDS bala sundari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Laxmi SHG vfds Balasundari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f36458e23e8Jagriti balasundri .hindi (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f3647b775e3Lakshami  Balasundri  (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Hari Om SHG Vfds Hari om.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Nabahi Mata SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f364bfe2e87Hari om (6).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f364d779e07Nabahi Mata  Sakroha Mushroom (4).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615aadaa13dc5SHG Maha Dev Vfds Lakhdata pir.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Radhe Krishana SHG.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f365204fb56Maha dev lakhdata peer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f365076a775Radhe krishan lakhdata peer (6).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d08284773cLaxmi,touna deo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d06399dcccNikita ,vfds touna deo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6225b108610e9Dev Bala Tikka.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6225b1484e3a9Jai Dev Banauri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e0afad3438Dev Bala Tikka (Mushroom Cultivation) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e0b69080a1Dev Banuri (aachar Chatni) (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6220bf4749eb5SHG  Jai Dev Bala Tika.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62550e8d776deshg maa durga (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e1279186f5Jai Dev bala Tikka ( Sheep Farming) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e132e9d228Maa Durga (Sheep Farming) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6220bf692c60dSHG Astha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6316f7926cd1bJagriti mushroom 06-Sep-2022 11-09-02.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e09851fdb0Aastha (bee Keeping) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e0b2e59d6aJagriti (mushroom) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679b3c94e1c10Kamrunag_merged Eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679b3d5b7174aShikarimata-I_merged Eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679b3b4e06e79Shikarimata-II_merged ENG (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679b3df487b52Kamrunag_merged Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67dbbc6b8e7d1679b3ecd433aaShikarimata -I_merged Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67dbbcb6b3980679b3dc1edb46Shikarimata-II_merged Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6220bf9a6b78dSHG Kashmeri Mata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686b71a74873cLuxmi( Aachar Chatney).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6179081192468sheelputri.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e12c989990Kashmiri Mata ( Aachar Chatney (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686b71d4bab63Luxmi( Aachar Chatney) (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e13637b161Shailputri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb5108f9b8Durga Mata SHG Jajhar.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69cb6003778eeshg jai devta chambu vfds jajhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb5cfbaa58SHG Jai Devta Mushroom group.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb7786005aSHG Nag Vermi compost.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fccb4985ce8SHG_Kali_Aachaar Chutney.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb745f0866SHG Kali Cutting &amp; Tailoring.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/614eb7a581afaSHG Tailoring Koltha.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615c3b4ceebc6SHG Mushroom Nouni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615c3b8184d2cSHG paneer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615c3b043a3e6cutting &amp; tailoring sharsha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615c3ba67f6aavermicompost sharsha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc68aa21ecBUSINESS PLAN- Cutting and tailoring - SHG Laxmi(Chaura) 6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64897ce562a08Sunrise Poultry farm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5d20ad6127a048afe-12f4-4e69-9a6b-9599f81bbf5c.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6e30538960f33b721-5ab6-4c80-8d23-3dd749fcc79c (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc2adcbe322. Business Plan Vermicompost(Jani) Priyanka.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/629b4b3258c3fGandharav SHG Khadi Handloom(Jani) 15.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b3e690c750Business Plan Vermicompost(Jani).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5ed8a79a773470520-024d-4b48-bd51-9a0a26e32924.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64158d49eb7e0BUSINESS PLAN- knetting- SHG shakti mahila ajivika(Ramni).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6683ae05912deVishnu_Ramni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c73b5925b2ea5cf4a9-437e-41a4-a5e3-605e3bd265ee.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6316fa232f59fKamshu Narayan-Kandhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcc648bb60bBusiness plan  KANDAR    vishnu kniitting. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6a8a8c63730fb87c7-9404-4950-93a8-f7ae6573150e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/629b4bfc0fd6cSHG Rochrang-Katchrang-Durga Mata(BeeKeeping)7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/629b4b669ebd9jai kali maa7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6909b2c6049c5d79b-ae52-4909-b093-db0a21aeb169.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64898f79b0f57Agro Valley_Shango.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6561a15caff1bSaraswati SHG(Revised).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6ecc30d9207870c26-3772-4003-8407-575fe1feb85e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64897bb123460serkhang.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6952645593bffTashi lae SHG  Chango Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c596bac9ba60f0b30f-f3bb-4b07-b865-678dadf8ce78 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5b8a6c496561dcac6-6dc4-41fe-8390-93894f7e7c1e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637b2c8b3d702Sonam SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637b2af023cfeTara SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c59d9df31ad56a7f62-71b7-4736-a72b-7f04194641b8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5a60149800f94f7fb-5058-45ae-8786-e37ac85cb4f2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64897c71c23b5GUNBA  SHG LEO Khadi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64897c1e16a34Nurbu SHG LEO cutting n taioloring group.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5738917ac622ae9b7-f007-4f1e-baf9-24321f39eaa0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5863e61aece2a16f5-179b-4368-8ea6-2b8533b13404.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/685b9a76d8b8eJagriti SHG again final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e6a631a53Mahila Sashakatikaran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6741e9c6493ae12e8-498f-48f8-aa84-5f211e2487a7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6c66e5304468ece55-d13a-4a86-b640-d191164c62e4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63172580c4a19Jinti Mata-Grange.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631723cad157cPira Singh Mata_Grange.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6a2d790ff5a5ebdd4-b32c-4c95-9235-e2f5869ea72c.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6da32afecc01eabb9-f6d4-4dd0-a8d1-88974fed9daa (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef76755a09Ang Durga Balu Sai Cutting &amp; Tailoring Chhonda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef80ddf35fJai Naryan SHG Nanspo Vermicomposed.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688b3dda20918Ang Durga Balu Sai SHG  - Copy.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c69a77b7a5ffa92efa-952b-46de-9b2e-0a979f1cf895 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e6148b90b54Laxmi  SHG Khadi Handloom nigani (1)23253 - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5c37848a3aRevised Businesss plan extraction of chuli oil nigani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c714aeae3dfad4b390-f762-4e7a-bba2-c0d43fae65a8 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e887dc17fd1Durga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/697851ceedea0Durga Vermicompost (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef7ef27fbeJai Ganesh SHG Handloom Nigulsari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5e77d24b22b72f6c4-f1f4-46bb-8feb-b4bd60f0ca93.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c681b3fc2f34a01779-1ff5-4eab-8605-e8034c08cb3c.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/629b4c1d29bd2SHG Thach-Kranti veer Chuli Oil456.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6683add796ba9Umang_Thach.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c7243f33c4f2175daf-8f33-46ff-810a-c139165897d8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c730317206188cccdf-347d-45a9-97dd-a9606a67241d.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687f6c9a58f66Revised business plan of Chiter rekha Jagat Janni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e889596d789Maa Jagdamba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5dab9dfe7701ecc4f-fba1-41d0-952e-8413f71a9f21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c6be7b033c1a4d5468-9e86-4a1f-a2c7-b8478e750b5e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64899000f237cJai Kali_Dubling.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e8878c799c3Tashi Jong.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c57a3dd143e1f42bc2-537e-4fbb-a733-daa1e668cb67 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5ac8b190d7e0b3720-a4cd-402e-8491-ae41360fc8b2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/618cf438a4592mahila gram shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2814aa796MAHILA GRAM VIKAS SHG- Madhara Chalari (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/641eda585a0b3Jai Brahemeshwar_merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6229eb89e726eBUSINESS PLAN paneer making - SHG Luxmi Narayan (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc400ed6311JAI BHRAMESHWAR SHG- Dheu Shahdhar (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc3ff62b8c8LAKSHMI-NARAYAN SHG- Dheu Shahdhar (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/618cf49152c37bhagvati mata2.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6875fabaee7a1Revised Business plan of Jai Panchveer SHG.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc37cd3ee5fBHAGVATI MATA SHG- Kandhar Sugha (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68a81a387beaaJAI PANCH VEER SHG -BUSINESS PLAN (HINDI).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/625d3b4908a7ajai Luxmi Narayan Business plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668ce5fc8970fkinnoo lakshmi SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/638ef82dd8101Saraswati_Kinnu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc3eac10864JAI LAKSHMI NARAYAN SHG- Kinoo (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc3fb8033f1LAKSHMI SHG- Kinoo (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc3e8befc09SARASWATI SHG- Kinoo (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b2526c29a41BUSINESS PLAN- Jai Maa Durga.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/641ed953b795eLaxmi Mata-merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc28b4f33cfLAKSHMI MATA SHG- Labana Sadana (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817b2af0373Badich SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817bd67b68fJai Bajit Maharaj SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc4ab66d3bdBadich Vc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc5121e3342C &amp; T Badich 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc9492d099eBagna II Vermi-composting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311df0157963Cutting and tailoring SHG Bagna-Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc4aee429d0Bagna Vc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc50ef023eaC &amp; T  &#2332;&#2351; &#2350;&#2366;&#2340;&#2366; &#2342;&#2368; &#2348;&#2366;&#2327;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817c8425f4cRam Nagri SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817cbfe6b65sarswati SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc51444144dC&amp;T Dhaleuna.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc5169db1afdhaleuna Vc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62062e1a407f5Antrawali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61817b9ec7f78Hanal SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc4b8ba8b42C &amp; T  Antrawali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc5011deb9cC &amp; T  Hanal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62062de8a3844Udaan 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62062e548fb0dVishwakarma.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc50bb07d69C &amp; T  Runjat2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc518eb1807Rinjat Vc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7cfe7a2ccAadersh shg bdiyar bhajanu_Eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62136fab46047BUSINESS PLAN-Vermicompost-  Bajhainu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7d1a6c092Aadersh shg bdiyar bhajanu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7f2a7fdefHateshwari SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f38cbdd70a9SHG Angel_English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f38d6a24815SHG Jai Sabharsu Devta_English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7f4a54030Angel SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f38ba2a20b1sabharsu devta SHG_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61a9c0d581d83SHG Narsingh Devta Rajpuri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61a9c0f1e61c9SHG Rawingarh (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7fb11cb09Narsingh devta SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7fc3bffddRavingarh SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f3682671f15Ekta.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62f368438b97fSHG Samridhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7fda9dd6fekta ruhil malog.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62de7fed9b14dSamridhi SHG Ruhil malog.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a1eb7f96ae3Pickle Making - SHG Sabharsu Maharaj Chhikli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63afed8cd22d8Thulta Mahila Samridhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caeb92bc862BUSINESS PLAN Vermicompost Jagriti Dhagali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caebcd3581cBUSINESS PLAN Vermicompost Ujjwal Dhagali-.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52a84305e1Balson Dhagali  Jagriti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d532ecf2748Ujjwal Dhagali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caeb59a43b8BUSINESS PLAN Vermicompost Gyan Jyoti Kashna.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/620a3ae7b502fBUSINESS PLAN Vermicompost Radha Krishan Mandir Kashna (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52f3c737d9Balson Kashna Gyan Jyoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d532ba4fd3cRadha Krishan Mandir Kashna.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caeb335d200BUSINESS PLAN Vermicompost Bhawani Lower Mundu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caea9335824BUSINESS PLAN knitting Jai maa Chamunda Lower Mundu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52f6901a99Balson Lower Mundu Bhawani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52fdd0b92cJai maa Chamunda Lower Mundu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6218849f2688cBUSINESS PLAN knitting Aastha Tikker.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6218867d87483BUSINESS PLAN knitting Jagriti Tikker.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52f94bb015Balson tikker astha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d52b238e837Balson Jagriti Tikker.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61caeaf62fb76BUSINESS PLAN knitting Jai maa durge Upper Mundu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/623ad551501c4BUSINESS PLAN  Vermicompost Jai maa Kaali Upper Mundu - 21-03-2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d53324d869eUpper Mundu Jai Maa Durge.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62d5329a5cb97Jai maa Kaali Upper Mundu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e2cdf81978Jai Devi Nandan_Badruni Jakarali.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e2d1d523b5Jia Thoud Mata_Badruni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875d68c6261BADRUNI JAKARALI JAI DEVI NANDAN VERMICOMPOST.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678754e72ea9fBADRUNI JAKARALI JAI THOUD MATA VERMICOMPOST .docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6338101f7b6cdBaal Shakti-Baghi-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64003692782f3BAGHI-1 KRISHAK KNITTING 25-02-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678757044b47bBAGHI 1 BAAL SHAKTI Achar making, value addition in Hindi.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6787579426195BAGHI-1 KRISHAK KNITTING 25-02-2023.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bd169c89734CHOL KUFERBAG JAI CHAAL MATA Cutting and Tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668e2d6285b72Jai Mata Di_Chol Kuferbag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678758bcb36cbCHOL KUFERBAG JAI CHAAL MATA Cutting and Tailoring.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678759854c8d4CHOL KUFERBAG JAI MATA DI VERMICOMPOST.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/633810bc69abeGhunda II-Asha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/633810dab973fGhunda II-Disha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875a4cf3172GHUNDA 2 ASHA Vermicompost in Hindi.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875a777ccb1GHUNDA 2 DISHA Seera making in Hindi.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6400396070d88Jashla Jai Devi Nandan KNITTING.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64003f8ca8e64JASHLA Jai MaaChal Kali  KNITTING.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875aa6520a6Jashla Jai Devi Nandan KNITTING.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875aee38ad0JASHLA Jai MaaChal Kali  KNITTING.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64ca38cb42d30Jai Shali Maa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6338125374783Vijay-Kadel.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875b2eceb3dKadel Jai Shali MAA Vermicomposting.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875b664f566KARAIL (KADEL) VIJAY knitting in Hindi.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6412b44795800Thana Jai Shali Maa Cutting and tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6412b49aa6897Thana Lakshaya Vermicompost.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875ce91a093Thana Jai Shali Maa Cutting and tailoring.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67875d1c16e6dThana Lakshaya Vermicompost.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43ed11e9daJai Gau Mata Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43ea5d91deKoteshwari Maa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b440792a4e6Jai Gau Mata Knitting hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b440a94716dKoteshwari Maa HINDI.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43deb52f7dJai Durga Mata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43eeaeba01Jayanti Maa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43fb12257cJai Durga maata Vermicompost hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b4405679c79Jayanti Maa hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43e54b71faBhuteshwar Maharaaj.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43f3478030Laxmi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b4400cb14f2Bhuteshwar Maharaaj hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b445db892f9Laxmi HINDI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43e6fa7b88Harit Kranti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43f4df34e8Jai Ishwari Maa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b445a821886Harit Kranti hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b445c290d70Jai Ishwari Maa Achar and food processing HINDI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43f03bc94cKhaad Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43e2cbdbc1Nav jagriti-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b43fc9ce422Khaad Shakti hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b4403736d78Nav Jagriti hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673eddf18968c &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366;  (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/676261dc77fad &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2319;&#2357;&#2306; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb21f226bd6 &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb22f1eea40 &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b2bf2e48680Bussiness plan Ropri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b2bf892942fHindi Bussiness plan Ropri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586f12e2bfaSaraswati SHG-Bussiness plan Thalla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d6f01dc52d &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d963e11af2dShg ashapuri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/640f04106bb21Jai Devta Bhungdu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd8b0112a1Pdf_pandrik rishi18Oct22_32.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd7bd3ea9fParvati_Suchain_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64116b013db88Dudhi SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/635cd764c138dLaxmi_Kalwari_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d3002c8383 Balakroopi SHG seera (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311da40c7a5412 Budhabingal SHG 2 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d50b7fcce6 Jagriti SHG seera final (1) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d29c7ee5e1 Nav Durga SHG Seera Bari making (1.1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d6141aaac8 JAI MATA KOYLA SHG  Seera Bari Making (1.1 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d9d6902f411 Parvati SHG seera (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d47a210015 Indira S H G seera final (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/647ace4313d477 Kanya Mata Seera final 2...pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667fb9625b00fNashadhra SHG Mushroom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311ddedd8e1014 Shivansh SHG haldi Final - Copy (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d80af17c09 Naina SHG seera final (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d3eb7a4f04 Navya SHG Nihoun seera (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d8baf05d810 Hardic SHG seera final - Copy hindi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311d2c5ac85e2 Ujjawal SHG seera.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d05997055bPrashar Rishi,vfds bhei.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d0ce604abfshahin,bhei.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63172a851bb95bihandhar patal making group.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d0135c515fJyoti,Bihandhar1.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63172aae1e7a4patta plate shg banihal 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d03870e61eBharti, Bihandar 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d08c9ad00ckrishna,bihandhar2.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852d390ac1700.&#2344;&#2366;&#2327;&#2339;- &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d0941ea317durga,dhar1.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6317299c0c90e1 haldi  Making Nagin SHG Final - Dhar -1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686cedf54a904SHG Narayan Mandi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d765f3a17d5Bhadar kali SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d767ab017cbEkta SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d0980ce1adNari ShaktiDuhkhi.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d766153eccfBharti SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d7669e740ddDurga SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852e35e68dc2 &#2340;&#2350;&#2344;&#2381;&#2344;&#2366; &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2369;&#2361; &#2343;&#2357;&#2366;&#2354;&#2368; &#2348;&#2342;&#2375;&#2361;&#2338;&#2364; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339; &#2319;&#2357;&#2306; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2360;&#2381;&#2357;&#2351;&#2306; -.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852dc752aa81.&#2313;&#2332;&#2381;&#2332;&#2366;&#2354;&#2375; &#2325;&#2368; &#2323;&#2352; - &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655854537d5511. &#2332;&#2351; &#2350;&#2366;&#2305; &#2332;&#2366;&#2354;&#2346;&#2366;  &#2354;&#2366;&#2327;&#2343;&#2366;&#2352; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339; &#2319;&#2357;&#2306; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361;-6Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655854835df892.&#2332;&#2351; &#2350;&#2361;&#2366;&#2344; &#2342;&#2375;&#2357; -&#2350;&#2358;&#2352;&#2369;&#2350;, &#2342;&#2370;&#2327;&#2381;&#2343; &#2319;&#2357;&#2306; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d055cd72a1nav Jyoti,satahan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d069e73742Radha ,Satahan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852eb8e22996.&#2332;&#2351; &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366;-&#2350;&#2358;&#2352;&#2369;&#2350;, &#2342;&#2370;&#2327;&#2381;&#2343; &#2319;&#2357;&#2306; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344;-03.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852ee62f7177.Nari Shakti- &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686cf278449ddMahadev-mandi_merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852e5eaae694.&#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; -&#2350;&#2361;&#2367;&#2354;&#2366;  &#2350;&#2306;&#2337;&#2354;  &#2360;&#2352;&#2343;&#2381;&#2357;&#2366;&#2352;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65852e8fc222d5.&#2332;&#2351; &#2313;&#2350;&#2381;&#2350;&#2368;&#2342;-&#2350;&#2358;&#2352;&#2369;&#2350;, &#2342;&#2370;&#2327;&#2381;&#2343; &#2319;&#2357;&#2306; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344;-03.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/Chetna SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615aae0a14dc9Ujala SHG vds Nain tunga.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28d2f39c0c13. Ganehad SHG Chetna -  Vermi Compost.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c28d456a67312. Ganehad SHG Ujala  Vermi Compost.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d05eb159e7Lakshmi,vfds kharsi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/660d09d523a3eShiv Shakti-Kharsi.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb2356c44e0 &#2348;&#2337;&#2364;&#2368; &#2348;&#2366;&#2361;&#2366;&#2339;&#2369;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d725b1e909 &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366; &#2348;&#2325;&#2352;&#2368; &#2346;&#2366;&#2354;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639ad05b2649e &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ede5187228 &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366;  (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdd8e812da &#2343;&#2366;&#2352; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdd5665e99 &#2343;&#2366;&#2352; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2348;&#2376;&#2327; &#2348;&#2344;&#2366;&#2344;&#2366; final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a50a4df2f7c &#2330;&#2380;&#2325;&#2368; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366; &#2348;&#2325;&#2352;&#2368; &#2346;&#2366;&#2354;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2a0e9b98bd &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b977fca0e4paneer makingBussiness plan Jagtamba Goverta.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b95e76d816Bussiness plan Mushroom Ridhi Sidhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67d52064ce8f8&#2327;&#2379;&#2349;&#2352;&#2340;&#2366; &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ede23567af &#2332;&#2351; &#2350;&#2366;&#2305; &#2344;&#2376;&#2344;&#2366; &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69e720ee537fcSita shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdcb76ee69 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626f91a54d829 &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639ad082d86b1 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a5490aabd723Shiv shakti SHg suket.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a509c2a1ef7 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673edd2f22100 &#2350;&#2358;&#2352;&#2370;&#2350;  &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d7297434cc &#2350;&#2358;&#2352;&#2370;&#2350;  &#2324;&#2352; &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d72d1df69c &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2319;&#2357;&#2306; &#2348;&#2376;&#2327; &#2344;&#2367;&#2352;&#2381;&#2350;&#2366;&#2339;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d73c3b7c55 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639acf628626a &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656870e758525 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2348;&#2376;&#2327; &#2348;&#2344;&#2366;&#2344;&#2366; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673eddb06c985 &#2350;&#2379;&#2335;&#2366; &#2309;&#2344;&#2366;&#2332; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb22477a085 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb2326dc5de &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d6e0128386 &#2342;&#2375;&#2357;&#2368; &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d6d76d4ff5 &#2342;&#2375;&#2357;&#2368; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673edd140e0f0 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d73450f849 &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656835260b048 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6568708bd5159 &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d73727a963 &#2342;&#2369;&#2352;&#2381;&#2327;&#2366; &#2350;&#2366;&#2305;   &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed6d5947ed &#2310;&#2352;&#2366;&#2343;&#2381;&#2351;&#2366;  &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d698c7042b &#2342;&#2375;&#2357; &#2325;&#2350;&#2352;&#2370; &#2344;&#2366;&#2327;  &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; -.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a50ce63c2e2 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a50a04d4a3d &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d71c9b9333, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; - .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d719230286 &#2350;&#2358;&#2352;&#2370;&#2350;  &#2324;&#2352; &#2348;&#2376;&#2327; &#2348;&#2344;&#2366;&#2344;&#2366;  &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d6f37f34b7 &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352;&#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a50cb693bd7 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc49d876c6d&#2346;&#2306;&#2337;&#2366;&#2352; &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed70da93d1 &#2350;&#2361;&#2366;&#2350;&#2366;&#2351;&#2366; &#2350;&#2358;&#2352;&#2370;&#2350; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed808f00e7 &#2350;&#2358;&#2352;&#2370;&#2350;  &#2324;&#2352; &#2350;&#2343;&#2369;&#2350;&#2326;&#2368; &#2346;&#2366;&#2354;&#2344; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb2215affc6 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcda544db6aMushroom Sanihan .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdd04d0c12 &#2360;&#2344;&#2368;&#2361;&#2344; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2a1894c989Dhawal &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63c12c9e4c71eHindi Bussiness plan dhawal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d739bdc5f7 &#2348;&#2306;&#2342;&#2354;&#2366; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366; &#2348;&#2325;&#2352;&#2368; &#2346;&#2366;&#2354;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2a1d267bc3 &#2350;&#2358;&#2352;&#2370;&#2350; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64a50d0ab5eae &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366; &#2348;&#2325;&#2352;&#2368; &#2346;&#2366;&#2354;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63c12c1614d41 &#2350;&#2358;&#2352;&#2370;&#2350; &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed760a3370 &#2348;&#2354;&#2381;&#2361; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/613afdfe3df4bJagriti SHG vfds gamohu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ed7c93cbfd &#2358;&#2381;&#2352;&#2368; &#2352;&#2366;&#2343;&#2375; &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29e49d6150 &#2357;&#2351;&#2357;&#2360;&#2366;&#2351; &#2351;&#2379;&#2332;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639ad0cf26e00 &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;  - .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b9674ac373paneer making Bussiness plan Khalanu Sarnota.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a0aa2122440&#2360;&#2350;&#2368;&#2325;&#2381;&#2359;&#2366; &#2360;&#2352;&#2344;&#2379;&#2335;&#2366;  (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639acfca1c2fc &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/613afe575dbd4Jogni mata shg kathogan.PDF" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673edeb6a1e10 &#2332;&#2351; &#2350;&#2366;&#2340;&#2366; &#2350;&#2369;&#2352;&#2366;&#2361; &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdc2001a57, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/613afe9490bf5Laxmi Naryan SHG vfds Kalas kharot.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fcdc6cb1e59 &#2326;&#2352;&#2380;&#2340; &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/615aaf8778bbcHar har Mahdev SHG vfds druman banyorka.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/639acf98a103b &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312; .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673edef530ed9 &#2342;&#2369;&#2327;&#2381;&#2343; &#2313;&#2340;&#2381;&#2346;&#2366;&#2342;&#2344; &#2324;&#2352; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2348;&#2344;&#2366;&#2344;&#2366; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/697887c9a209fSHG_Bara+kamba-Dev+Bhooi(BeeKeeping)[1]+(1) (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6317243f5c71bKhago Khadi Group_Barakamba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/631724aff0ac2Star Silaee_Barakhamba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c72b5de67ce468c26b-71de-4244-8788-8e3bbbe96102.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc94de5f223chouki Jai Shirgul Maharaj.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd4f6256f1eNav CHetna Sadrona.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb1de7484ffPeer Maharaj Thundvi Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd4d9c9c2e4VFDS Chaukia SHG Jai Shirgul Maharaj Vermicompost (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e6a9e5b1c4Nav chetna Sadrona (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57b6fb914b&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2346;&#2368;&#2352; &#2350;&#2361;&#2366;&#2352;&#2366;&#2332; &#2341;&#2369;&#2306;&#2337;&#2357;&#2368;(chowkiya Ward).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb1ef316b83SHG Majhotali -1 Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b41ec38bd9eKnitting SHG-Majhotli3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a04c4f84b46self help group Manjhotali-II  pickle Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd4e052ea7b&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2350;&#2333;&#2379;&#2335;&#2354;&#2368; -1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e6aecdc21bMajhotali 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b41ee08c259&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  &#2350;&#2333;&#2379;&#2335;&#2354;&#2368;-2  &#2361;&#2367;&#2344;&#2381;&#2342;&#2368; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd4d66840deVFDS Chilla Chapandali SHG Ashavadi Vridjan (English).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648990d6bddfdSHG Ashabaadi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb232d0895cSHG Mashdoh Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc962462398Tipra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57c56f06a8&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2350;&#2358;&#2337;&#2380;&#2361;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57b3faaadd&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2337;&#2367;&#2346;&#2352;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb1e31436e1SHG Jubbar  Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57ba958245&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2332;&#2369;&#2348;&#2381;&#2348;&#2337;&#2364;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb1e057345bSHG Ghichna Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc95671816fJai Mata Ghichna.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57c2663536&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2360;&#2381;&#2357;&#2351;&#2306; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2328;&#2367;&#2330;&#2344;&#2366; 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57bec72627&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2342; &#2332;&#2351; &#2350;&#2366;&#2340;&#2366; &#2328;&#2367;&#2330;&#2344;&#2366; 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/61bb2080b1025SHG Maraog Mukhya Bazar Chopal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6411962dd0676Maraog (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b57ac492721&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;  &#2360;&#2367;&#2354;&#2366;&#2312; &#2357; &#2325;&#2335;&#2366;&#2312; &#2350;&#2337;&#2380;&#2327; &#2350;&#2369;&#2326;&#2381;&#2351; &#2348;&#2366;&#2332;&#2366;&#2352; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd4dd1e7c1bVFDS Maraog SHG Yuvak Mandal Maraog (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc95c3ca51bJudu-Nari Shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679dcbb289148Shivpuri Goldar Basti Juru.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e1b54cad3&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;          judu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9dfd739554&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  JUDU &#2361;&#2367;&#2344;&#2381;&#2342;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a04ac9a5f79SHG Nari Shakti Shillal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e6a45edd9fShirgul Maharaj Shillal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9df6d3d4cf&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  SHILLAL &#2361;&#2367;&#2344;&#2381;&#2342;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e091162fe&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;      Shillal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bfa80d1c07aBP Baggi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e17ae75dc&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;         &#2348;&#2381;&#2351;&#2370;&#2335;&#2368; &#2346;&#2366;&#2352;&#2381;&#2354;&#2352; - English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e1447f7ed&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;       Baagi hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fc941e1cbf3Baggi_Beauty Parlour.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63809be4ce175Dhar churiyan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63809b667d99dDhar -II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e0241e28c&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;   Churiyan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e0fb27910&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;       Dhar hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b8b9727b13Guga Pir Noura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b92bb57c78Nari  Shakti Uchagarh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679dc0162b320SHG Vijat Maharaj Noura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9de8599400&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; HB GUGA PIR NOURA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e061e5082&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;    noura uchagarh hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9df9f7fba7&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  NORHA &#2361;&#2367;&#2344;&#2381;&#2342;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679dcc0ce13d2SHG Tikker-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/626b8d8954d07self help Group Tikkar -2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9df1e238e7&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  TIKKER 1  &#2361;&#2367;&#2344;&#2381;&#2342;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9e0c440e56&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366;       Tikker 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679dc07026246SHG Ganga Kaflah.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9dd8065739&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; Kaflah -3  English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9d90ac71f6BUSINESS PLAN- Cutting and tailoring Kaflah.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a9ded2f3c17&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2309;&#2330;&#2366;&#2352; &#2330;&#2335;&#2344;&#2368;  &#2325;&#2347;&#2364;&#2381;&#2354;&#2366;&#2361; &#2361;&#2367;&#2344;&#2381;&#2342;&#2368; - &#2325;&#2347;&#2364;&#2381;&#2354;&#2366;&#2361;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655870fcae4e4Revised Business Plan Kaflah 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62fccb8d8b84ashiv Sakti Kaflah.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6558713cd2b88Revised Business Plan SHG Fawla -II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6b800fdfcBuisness plan of SHG fawla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655871e829159Fawla-III_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66e1676a67ed4Fawla-III.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/620e3a3208593Chauhandhar 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/620e3a482ded7Chauhandhar 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c162547282a-VFDS Irra SHG Chauhandhar-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c1626d66896VFDS Irra SHG Chauhandhar 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/620e39db4bf52Janog 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/620e39f454047Janog 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c16205bea71VFDS Janog SHG Janog 1 (hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c16221b506eVFDS Janog SHG Janog 2 (hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65682f1441712SHG Chillana Nao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66e1669ee0a41Nao_1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6cb40bf86VFDS Tharoch SHG Chillana (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b41f832c77f&#2350;&#2358;&#2352;&#2370;&#2350; &#2325;&#2368; &#2326;&#2375;&#2340;&#2368; Nao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6561a2164d3dfSHG Kulisht Dewta Pujarli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66e16721dca79Mahila shaktikaran Kiri 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6c315cae6SHG KULISHT devta pujarli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6bdcd1854&#2350;&#2361;&#2367;&#2354;&#2366; &#2360;&#2358;&#2325;&#2381;&#2340;&#2367; &#2325;&#2352;&#2339; &#2325;&#2367;&#2352;&#2368; -2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6568247702d85SHG Laxmi Ward Jhandua Revised.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6f4ae0134VFDS Jhandua SHG Piplah (English).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c181e3c9424VFDS Jhandua SHG Laxmi ward Jhandua (Hindi) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65682819e08d1SHG Piplah Jhandwa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6561a1c16ef05SHG Jai Durga Mata Chainjan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6371f4dd84665Durga SHG -Chainjan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b918a7b53bapple nursery goansari finnal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6ccc5c0a7aNarayan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63722632649d6Manjwari_Rohal_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637227357b623Yuva Sangthan_Rohal_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6ccf455068Pawasi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637224798b65cKrishna_Sindasali_English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bbc95218724final mansi shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63afec5512920BEE KEEPING khashdhaar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/637226018011dLaxmi Bai_Jai Devta Pawasi_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b9166539cbapple nursery.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6371f4698dd09Chipwari Thar_Dhakgaon_Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6372266b40404Nari Shakti_Kinsari-Koptwari_English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63afed3b100f8Bayansar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd65df6429bhim shg janahal complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd682b16c53laxmi shg janahal complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6be30ca52VEERKAiLA SHG janahal complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a11ca1425fhim final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2986d66bc8Business Plan SHG laxmi of Janahal BMC subcommittee.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c2984bbcfe6Business Plan SHG Veer Kaila of Janahal BMC subcommittee (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd66aa73edddevta than shg complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd68cc4d4bflaxmi lot translated.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd694cecebcsaraswati  shg lot complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a956683c14bdevta than.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c298c1c536eBusiness Plan SHG Laxmi (Lot BMC subcommittee) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a1154b2275Sarswati final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd67a075abbdurga shg converted.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd67f9ea4d1kali shg bhakli complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd685b9b1fcnaina shg bhakli complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd7e411974eSARASWATI SHG bhakli complete now.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c299d122d39Business Plan SHG Durga (Bakhli BMC )subcommittee.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ffbdb4f1511Kali SHG-Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6754172a99070naina shg final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c299bbb88fdBusiness Plan SHG Saraswati (Bakhli BMC subcommittee).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd66fb39f2fjogni shg chawarra knitting complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd69158e4f8narayan shg chawara khokan knitting complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29a6d7286fBusiness plan Veer Jogni SHG (Chhawara subcommittee)1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29a5c3a76cBuisiness Plan Narayan SHG (Chhawara BMC subcommittee)1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd666c840a3devta veer nath shg shogi complete (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6ce5a93abnari shakti shg shogi complete (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6c729afd3prashar rishi shg sewing shogi complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29adc70e26Business Plan of SHG Devta Veer Nath of Shogi BMC subcommittee1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a10d5e8d33narishakti final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29b002b8cdBusiness Plan of Prashar Rishi SHG of Shogi subcimmittee.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd689d6f32dnaag rani shg neul complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bd6ba6addc1VEER NATH neul complete.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29b73efafdBusiness Plan of Naag Rani SHG of Neul BMC subcommittee-DMU WL Kullu1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29b8878600Business Plan Veer Nath SHG of Neul BMC subcommittee1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64ca38187f7f6Mahila SHG Dhara (Knitting).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64ca37b64a64flocal crop grading &amp;packing  SHG jakha (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b92b81c998Jaga Mata Pandar (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b4f023d053aBUSINESS PLAN  Chuli oil - SHG JAGA MATA MANDIR SHG KEWAR 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b92d8ac12dChanshal_SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64ca3ab0bce6eJai Banda kali SHG Dodra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b4f088646d8khaddi pati &amp; cutting tailoring pitaan shg (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b4f0ac6a7b2SHG DHANDEWARI PITTAN GROUP KHADI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668674991bd80Brarasar_Rupin.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6686722a09d62Rupin SHGr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6784afb4b0292SHG Baba Kamlahiya, Nalyana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6311e1d5d01d8Mata Ashapuri SHG Lambri Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679075e5e223e&#2348;&#2366;&#2348;&#2366; &#2325;&#2350;&#2354;&#2367;&#2351;&#2366; &#2344;&#2366;&#2354;&#2381;&#2351;&#2366;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67907613f2c63&#2332;&#2351; &#2350;&#2366;&#2305; &#2310;&#2358;&#2366;&#2346;&#2369;&#2352;&#2368; &#2344;&#2366;&#2354;&#2381;&#2351;&#2366;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62dfc6c8a8fe7Business plan_Chedang_Khinang_VFDS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69785743e4bb4Dashmivarda Seobag-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5ec5dd0caDASHMI VRDA MASHROOM &amp; PICKLE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab2cb644a6dmaa dashmivarda seobag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29bc315a64Business Plan of SHG Saraswati (Seobag BMC subcommittee)1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69956497b861cSurbhi with old.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29bf24f7ebBusiness Plan of Brindu SHG (Kais BMC subcommittee)1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63dce044c1846surbhi B.plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a102c50b6eOM SINGHMAL FINAL B.PLAN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29c2d27d30Business Plan Narishakti SHG of Dharaghot BMC subcommittee2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29ca0e3ba0Business Plan of Ajivika SHG of Tandla subcommittee-DMU Kullu2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29c8d22f8bBusiness Plan of Koshphati SHG of Tandla subcommittee-DMU Kullu (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6995653683452Vansheera Shg With old.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5e0b0715dBusiness Plan Bansheera SHG (Bisht Behar BMC subcommittee).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29d09702ecBusiness Plan Shakti SHG (Bisht Behar BMC subcommittee) DMU, Kullu1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6754169266134Shiv-shakti_Karadsu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62c29dd529630Business Plan of Kala Samanik SHG (Karadsu MBC subcommittee)1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6316f75aef8f4Business Plan Radhika SHG (Karadsu BMC subcimmittee) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab0f0b90afdAastha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6826ded7c5fa8Bhagya Laxmi English PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/62ab0f52144ecDev pashakot.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e05aca8ac2&#2310;&#2360;&#2381;&#2341;&#2366; &#2352;&#2379;&#2346;&#2337;&#2368; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6826dea844f78Bhagya Laxmi Hindi PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678e060829ea5&#2342;&#2375;&#2357; &#2346;&#2358;&#2366;&#2325;&#2379;&#2335; &#2352;&#2379;&#2346;&#2337;&#2368;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22c117791dJhakdu Nag SHG Bp1 vfds sarga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22cbf337d8Shrikhand SHG BP2 vfds sarga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22c3f0a3b7saraswati SHG Bp1 VFDS Tikkri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22d036268dUmeed SHG BP2 VFDS Tikkri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22c7ce187csarswati gurudron bp 1vfds shattaldhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22ce2684d6Simran SHG bp2 vfds shattaldhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22b6592645Chambu Devta SHG bp1 vfds rallu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22bcc7127fJai Durga SHG bp 2 vfds rallu .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22ba1479aagreen velly badgai bp 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a22ca13a712Shakti shg bp2 Badgai.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b9179fa25abkankaling shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b914bac397fsangha shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b9177ceab47junshing shg 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b91460a674cnagden shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6492cb1c85a92rangzom.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ffbcb18b3ccujjwal shg_Hurling.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a490fc0f35cNorzang SHG business plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044cd544470Aatma SHG Add on Dhaba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e825395f666a490fc0f35cNorzang SHG business plan.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b917c1a669drangshung shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044c8b8cf0dLayul Add on Dhaba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044d000a5f6Thunlam Add on Dhaba.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044bcb8c3e5Dumbo SHG add on Sale Stall.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044a4ab8985Thar Chhomo Add on Dhaba (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e8d33f253670e1e8beea79Revised Dumbo SHG BP.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e929cdfcc670e1ec2d7195Revised Thar Chhomo BP pdf (1).en.hi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48e8aaa7a8Zomsa SHG business plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b9174073208chhoyazin shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687dc96170fa8Miklam SHG BP revised.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e650ba0eb66a48e8aaa7a8Zomsa SHG business plan.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788d6191f22266a490be71d3aMavayumzo SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4908f3c7c7Maanerang shg Maane Gogma,,,,.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e7c7706a566a490be71d3aMavayumzo SHG.en.hi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687a28fb20d7aZomsa Mane Yogma SHG BP (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48f57a0007Dolmaling SHG BP (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e30e95a4a0dChhampa Sagnam -1 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e099d62708etagyoum shg (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a490516537dKaruna SHG BP pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64cb54f217ba0Gvhha Sagnam- 2 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e87a3663d66a490516537dKaruna SHG BP pdf.en.hi - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b4ee2cdcf31GREEN VALLEY SHG MUD.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687a27ee33b42Kangriranshung SHG BP (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649ebaafd5557sakya.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48d8b8ee97Pema SHG BP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48dee41f97Sakya Nagmi SHG BP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e5a7b89f866a48d8b8ee97Pema SHG BP.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e5f16020866a48dee41f97Sakya Nagmi SHG BP.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044dd49938bKythling Add on Machine Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e54318a7d64e8890871613kythling SHG (3).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044b609f689River B Add on Food processing.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044c2b03aeaZomsa SHG Add on Flour Mill.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6380a7725adebLangcha SHG Business Plan 22.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a147924d2feDolma hikkim business plan 2022-23 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a147647b6a0Hikkam (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649eba3e35b67nagkit bp.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b4ee5c15d67sonam shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6380a89975037Sumling SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/673ee0e7be0f0Yerket SHG bp.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044e0aaeabaMentok SHG Add on Machine Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e98baf235673ee0e7be0f0Yerket SHG bp.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48c27ec30aPalzey shg Demul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6492cacca90e4semthun shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6492ca9bca68fyato zomsa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044b0dd3989Sampa SHG Add on Agriculture.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649eba7f7f41esampa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6492ca61cea47Serchen shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a48fcc02b15Evergreen BP pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a044d87a112dLotus Add on Pickle.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788e6b0d982066a48fcc02b15Evergreen BP pdf.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc00f3c5719mahamaya b.plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc017b4aa49Shivalika B.plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c18d2dc82ce&#2350;&#2361;&#2366;&#2350;&#2366;&#2351;&#2366; &#2350;&#2354;&#2379;&#2361;-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c18d72ab3f9&#2358;&#2367;&#2357;&#2366;&#2354;&#2367;&#2325; SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8cde823b1Nalni Bandrolu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc013b9fc41Nalni Bnadrolu B.PLAN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c16bf5876c4&#2344;&#2350;&#2379; &#2344;&#2366;&#2352;&#2366;&#2351;&#2339;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67d27106c9d5bBala Kameshewer (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc00a64ef3bBhada dev B. Plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a0f86acb3bbalakameshwar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c16c75b13dd&#2348;&#2396;&#2366;&#2342;&#2375;&#2357;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8c5847a56hari om.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8c861de0ajai Maa murari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c18dc483c9b&#2361;&#2352;&#2368; &#2384;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67d27173c5e11Adarsh delf help group.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a0fbb8fe8f.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fc8d23c7c99Shiv Sahayata Samuh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67cad5af00b9d&#2358;&#2367;&#2357; &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2361;&#2370;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67d270b4913c5VESHNU SHG Knadar-I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d767aad69cvaishno shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66cec793de9a0siyali mhadev Final (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab2c66bd3bddurga shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b62ef9f05c7gouri shankar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab2bd3d22f4Kartikey aachar chatni final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64b50ee9b374fPataal pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bef20e6c2bbSabka Sath.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/647999e613e56sabka vishvas or sabka vikas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a60e64eb1dshg manu group.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a610d675c2VEER GROUP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a53c237ceeAaradhya buisness plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64799a21d5139hidimba final b. plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69956408eac9eHadimba KAlingcha with old.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ac7790554a8baba balak nath SHG.FINAL-2 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a0fec6b29c &#2347;&#2366;&#2311;&#2344;&#2354;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88a37179fenarishakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d7646ae9f1luxmi pharmey.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5f914a75cKotadhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88aad85195shamshree mhadev.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a955d3ba3ddDev Bhoomi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a955b8f35bathan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88cae57a42Shivshakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88d17d2567Vikas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc00d04373eMaa murari B.PLAN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63bc015bc2055SHAKTI b. PLAN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c18ca7bb61a&#2350;&#2366; &#2350;&#2369;&#2352;&#2366;&#2352;&#2368; &#2350;&#2354;&#2379;&#2361;-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c18dec0451e&#2358;&#2325;&#2381;&#2340;&#2367; &#2350;&#2354;&#2379;&#2361; 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/697856a99e0c6Add  on aadarsh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6479991a23a84jagriti final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/647999732c667aadarsh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5b3a702feJai devta banshira.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e3c71ae52Panch Veer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e36e0130cPrerna.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e21ab85eaVaishnu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e3967c979Laxmi Bai.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e28898ca0Nav Jyoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e258e8549Bodli Mata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a6e3199db30Garga Rishi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88bbdb5ae6Maha Laxmi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648990695b373Sawani_Giabung.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5800ba77e659f6239-26d4-480a-81a9-4f8693630263.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c58cc3afc299bda715-a8aa-4be2-bc11-e6507b170d7e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63cfba763ca9fBudha SHG Rushkulang  Gallicha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c55742de44Budha SHG Rushkulang.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63d39ce7de804SHG Dabla  Extraction of chuli oil (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/699562d1d1964Dupuk SHG VFDS Shaiso.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c561204290Dabla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c5696b89ea608263a7-c85f-485e-9f16-79823477b905.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655863be908e9Bhagye Laxmi_SHG(Revised).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/688c709be10d6040d9ec9-c527-43be-a1f6-17399b1c9036.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789ecd8b66bVanu Mahadev (1) (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ba3fe26181dTharu goat farming (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04d55b81e3Vanu Mahadev (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04e4152085Naag Devta Thatri Seera badi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04df861067sheetla mata vermi Thatri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789b3585b1eNaag Devta Thatri Seera badi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789ae95ee7a66d04df861067sheetla mata vermi Thatri (1) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/648991fe46128Neni Mata SHGs (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789f4e798d1Vikas SHGS (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789b9174373Neni Mata SHGs (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c58ee7692ddVikas SHGS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e889ae9fee1Naagni Mata SHGs (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04db3a0311Seera Badi Falotha (Shiva Ji).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789a9e2b31eNaagni Mata SHGs (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789d2e0cafcShiva ji (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a366d7792jyoti SHGs (3) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a3a48d0f7Roshni SHGs (Bhlade) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a3fde09a69fjyoti SHGs (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a3fdc038afaRoshni SHGs (Bhlade).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d050a4ee51cChamunda papd making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e806d4d060Tal Matac Aachar Chatni (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a1225ad16Chamundaaa_1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a53b786ccTal Matac Aachar Chatni (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04ff970715Broome Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d04c2ae437aShiv Shakti SHGs (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a0024bf5bBroome Making (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a4d5695cfShiv Shakti SHGs  2 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6405d3c3a70e9paryas SHG pattal making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6400464c17554paryas SHG pattal making.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6405d2fa2b1dbKnitting Shiv shakti Aatma New.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c59101b4d30Swastik Seera Badi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/640046231dbadKnitting Shiv shakti Aatma New.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/682ebce6c862c6788d0ba9b7a9Swastik Seera Badi (1) (1) (1).docx IN HINDI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63afedf6e5632Chopati Mahadev Haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5c042a79aeVaishnvi  Mushroom Cultivation Sai bhoda final (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6400457d254aeChopati Mahadev haldi in hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/682ebd34e43a16788d19026f25Vaishnvi  Mushroom Cultivation Sai bhoda final (4).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5c0c469f26vermicompost Gayatri mata thandol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5919b7b927vaishno business plan (2) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788d0218faccSai Ram Thandol English (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788cd0979748vermicompost Gayatri mata thandol Hindi.docx.. (1).pdf ,.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788d1141cba6vaishno business plan (2) (1).docx hindi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6788d03f0f39fSai Ram Thandol Hindi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c47c061f6f3Laxmi Seera Badi (2) (1).pdftt.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6809dad9c3a87Sai Mushroom Cultivation Fasta 345 pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/682ebafb797936788cfa7dc5c4Sai Mushroom Cultivation Fasta (1) (2) (1) (2).docx 23.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5c26f698b6Anpurna Aachar Chatni pdf revised 77 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c47c975f5c0Radha Haldi (3) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5eb47c1cdAnpurna Aachar Chatni pdf revised 77 (2).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5fd9dfa02Radha Haldi (3) (1) (2).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c5912c576e6Udhan bag making (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b60bcca02aUdhan bag making (2) (1) (1).en.hi (1) pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d963538979dmaa Bhawani Business Plan of haldi (1) (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c47c5c33e52Nari Shakti Bag making (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c590a68083cSurya bag making new (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5f63da54emaa Bhawani Business Plan of haldi (1).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5fa3f09ccNari Shakti Bag making (1) (1).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b6036b7fd7Surya bag making new (2) (1).en.hi.docx pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c47b95dcbbaChamunda knitting (1) (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66c59056731e7Shiv shakti Seera Badi (3) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5f29aa739Chamunda knitting (1) (2).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b6004605ccShiv shakti Seera Badi (3) (1) (1).en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63a95521434f3Bhole Seera Badi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/699800a341427Shiv Mushroom Cultivation (1).docx 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb209a260e2Bhole seera badi hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb210fd514eShiv Mushrrom hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68d622dbd73b7Bholenath revised BP 2025 Sept 1 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fda53e41531Radha Krishan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a192aba59aa1&#2349;&#2379;&#2354;&#2375;&#2344;&#2366;&#2341; 11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a58dae5c1ef&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; Nihari Radha Krishan Businessplan (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/675fd6059107bCompleted Shiv Shakti Business Plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66f28442b4784Ugta Suraj_Shantala.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68d248afd932eDOC-20250919-WA0015..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a58e4cb00e3&#2358;&#2366;&#2306;&#2340;&#2354;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66f284176b47fShree Shree Tikkar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64799c5b8a34eSidh Mahadev.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a58e8c68112&#2358;&#2381;&#2352;&#2368; &#2358;&#2381;&#2352;&#2368; &#2310;&#2330;&#2366;&#2352; &#2327;&#2381;&#2352;&#2369;&#2346;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a26854c22a60&#2360;&#2367;&#2342;&#2381;&#2343; &#2350;&#2361;&#2366;&#2342;&#2375;&#2357; 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687897ee2488dBaba Balak Nath Business plan Revised &amp; Corrected  (2025).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66f2848d0d721Chaplah Jhikla Pattal making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68d24273757c4687897ee2488dBaba Balak Nath Business plan Revised &amp; Corrected  (2025).en.hi (3) (1)_1 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a58e07cef35&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; &#2331;&#2346;&#2354;&#2361; &#2346;&#2340;&#2381;&#2340;&#2354;  &#2348;&#2344;&#2366;&#2344;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68032eb1a359eMaa santoshi BP (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a0174260af98Final BP of Lunsu 2025 (4).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a2684d8d651f&#2350;&#2366; &#2360;&#2306;&#2340;&#2379;&#2359;&#2368; 1 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ce3e98af4b1Final BP of Lunsu 2025 (1).en.hi-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/674fe7445d865Guleri cutting &amp; tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b8de00eb085Revised Maa Baglamukhi Bag Making Businessplan 123 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b7b1342e923Guleri cutting &amp; tailoring oct 2024 (AutoRecovered) (1).en.hi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b7b084dbca5Revised Maa Baglamukhi Bag Making Businessplan 123.en.hi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/677b74fa2f4cbChamunda Mata business plan Oct.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ca15968db8fMaharana Pratap revised BP 2025 (3) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69785d754ddcfChamunda Mata business plan Oct.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69b7b2784607868032e3b2b3f9Maharana Pratap revised BP 2025 (3) (1).en.hi (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a34710a7ce5ghar barial bag making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a4b852ca2e85Pong Valley cutting ^L0 tailoring.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a192b553e1c5&#2348;&#2352;&#2367;&#2351;&#2366;&#2354; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a4b84a2cb141Pong Valley cutting Hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a5d5f6018deSHG Baner, VFDS - Dhangar, Range - Nagrota Surian.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6862620819e83Sept Businessplan of Masroor C &amp; T.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69785cfeb7c80Sept Businessplan of Masroor C &amp; T.en.hi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88cf431a2bUmang_Sharai.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b581b94b18Umang Pine-needle handicrafts BP Mashobra-Sharai.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e8875419550Muskaan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e295025baaShubham_Moolkoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5697bf467BUSINESS PLAN- Turmeric Powder, SHG Muskan (VFDS Moolkoti).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b55aa55293Buisness Plan Vermi Compost Shubham VFDS Moolkoti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e2986f30e4Azaad_Charain.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e291d26018Buisness Plan Vermi Compost Shiv Shakti VFDS Charain-Mandar.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b566453d40BUSINESS PLAN- Turmeric Powder Azaad SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b55350d511mashobra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586f9db20a7Korgan Devta SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b56f8d4201Korgan Devta, VFDS Kanda- Pine needle handicrafts.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e2a03e5e76Srishti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5621b6ac2BUSINESS PLAN- Pickle making - SHG Jai Maa Tara (VFDS Banari-Pateud) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b57844eaa3Revised Bag making Srishti SHG, VFDS Banari-Pateud.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc22903680eVFDS Rupari SHG Pragati Abhiyan Vermicompost (English).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679db9c5f2552SHG Vikas Karya Evam Savrojgar Samiti Rupari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/641193ea61a46Business plan Rupari.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc22d3f071fVFDS Rupari Vikas Karya avem savrojgar smiti Pickle hindi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4da3233f69SHG Seetara Kashah -II.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc216487ed2VFDS Kashah SHG Kashah 3  Vermicompost (English).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2192bff16VFDS  kashah SHG Seetara Kashah II Pickle Making  (hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6407187985584SHG Upper Kashah 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc203f41bdbVFDS Jhiknipul SHG Chanjalpul Vermicompost Eenglish).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/641195d2644abChanjal Pul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4d9e39545bGreen Valley Kheda Kafrona.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6411939ee4ba0Kafrona.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2205c2b62VFDS  kafronaSHG Green Valley Khrdda Pickle Making (hindi) pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc225ea3b98VFDS Kafrona SHG Kafrona Vermicompost (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4daee71ed5SHG Jayali-II pickle making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc20f7c36cfVFDS Matal SHG Lankkarbir Chaintara Vermicompost (English).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc22348b8f3VFDS Matal SHG Jayali II  Pickle Making (Hindi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e63f1981d9Lankraveer Chaintara_matal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/679dbe3e5f65aSHG  chouridhar-I pickle Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e345998d42bBP Jai mata Durga Madhrar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbf9404a9beSHG CHOUNRIDHAR -1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbf960815cf&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; madhrad.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e34466d4470BP- SHG Khangar 11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b81abeaad4dSHG Shirgul maharaj Gadheru Knitting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbfa046ada4&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; &#2326;&#2366;&#2306;&#2327;&#2352;-11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64158c2c535d9 &#2360;&#2361;&#2366;&#2351;&#2340;&#2366; &#2360;&#2350;&#2370;&#2361; &#2358;&#2367;&#2352;&#2327;&#2369;&#2354; &#2350;&#2361;&#2366;&#2352;&#2366;&#2332; &#2327;&#2343;&#2375;&#2352;&#2369;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e344d05e370BP- SHG Maharaj Bhagwati Mata Barkoli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687f66ae5ea9dDocument 7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b81b4db32f2mateshwari SHG Vgaanh (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b81b19d4b59&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; barkoli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64c39b67a7d5cMateshwari SHG Vgaanh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbf90fec345shg brijmohan annu (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67b81b83f2ea1SHG Jai Shirgul Maharaj Annu-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64c39b950ed1cSHG vrijmohan Annu.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e524ef31cdshg jai shirgul maharaj Annu-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4d90a8fe72SHG jai Bijat Maharaj bal fadach pickle Making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63e3455eb41a7BP SHG Maharaj Fadach Dhar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbfa2b68bbajai bijat maharaj bahal fadach SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bbf9d5d3408&#2357;&#2381;&#2351;&#2366;&#2346;&#2366;&#2352; &#2351;&#2379;&#2332;&#2344;&#2366; &#2325;&#2375;&#2306;&#2330;&#2369;&#2310; fadchdhar - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/668b91d7da992Badi Making Business Plan of SHG Aadarsh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/675fd228f381cJai anagar Koti Mata-Jakhor Pujarli.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b28e533d241vermicompost katlah PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63b28e27869d0cutting and tailoring shg khushboo melthi PDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6870a38892c2aDOC-20250711-WA0012_" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6870a3b00c4e0DOC-20250711-WA0013_" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5e8490e15cutting and tailoring shg jai lankra veer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67af21dd57d20Doc Feb 14 2025 15.34.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/634a5fbe6f189mushroom cultivation shg shakti.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68bbe39bed61aDOC-20250906-WA0005. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/65586dfe6e2abDurga SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e2886898d6Nari samta_Kot Dwaroo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e884efbb188Sashakt Mahila.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5a160e773BUSINESS PLAN- Pickle making - SHG Durga Dawaro (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5977b9485Buisness Plan Vermi Compost Nari Samta Khad Utpadak Samuh Teer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b59d177080BUSINESS PLAN- Pickle making - Sashakt Mahila SHG, (VFDS Kot-Dawaroo).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68a2d1f687036Revised Bee keeping Saraswati SHG, VFDS (Bharandi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/64e88721b3945Umang.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5ab94384bRevised Bee keeping Saraswati SHG, VFDS (Bharandi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5a4fe55e6BUSINESS PLAN- Pickle making - SHG Umang, VFDS (Bharandi).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669e29c3b4b5eJagriti_Been.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6834454c3a5eeBUSINESS PLAN- Turmeric Powder Manthan SHG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b5a86bab15BUSINESS PLAN- Turmeric Powder Jagriti SHG (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d756720c30samridhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ac74e505fb1jai luxmi final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab2c3388976Narishakti shg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/669a10fc5eaa0shiv shakti final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab2b662e5cdJai maa dashmivarda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68032f2e23045Bamboo Craft business plan 2025 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/681aea27d404aGahliyan Balla C ^LL0 T (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ca065732a07Translated business plan of SHG Bhagour - 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ca0591a0d67&#2327;&#2366;&#2361;&#2354;&#2367;&#2351;&#2366;&#2305; &#2348;&#2354;&#2381;&#2354;&#2366; &#2361;&#2367;&#2344;&#2381;&#2342;&#2368; &#2348;&#2367;&#2332;&#2344;&#2360; &#2346;&#2381;&#2354;&#2366;&#2344;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/672c6f1c2e4efRevised Seera Badi sasan II Business Plan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63fda45c6cc1fSasan I.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a0e9237eff0f&#2360;&#2366;&#2360;&#2344; - 2 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a0e91f00398b&#2360;&#2366;&#2360;&#2344; 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6745a9432a806Barota Pattal Making revised.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/686261b7df23dsept businessplan of nari shakti koharpur.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a0174b574a99&#2348;&#2352;&#2379;&#2335;&#2366; 111.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a0fe4fc06647&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; nari shakti.en.hi (1) (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a26846bb238bRevised koke vermicompost 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68bbd731632d0Revised BP of Koke (Poultry Farming) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a26841de8c1d&#2325;&#2379;&#2325;&#2375; &#2361;&#2367;&#2344;&#2381;&#2342;&#2368; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6a72c1e364a38&#2325;&#2379;&#2325;&#2375; &#2360;&#2367;&#2342;&#2381;&#2343; &#2348;&#2366;&#2348;&#2366;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/699d3baee3227Haldi Balehra (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a347c90128bBalehra Achar Chutney Business Plan 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5faadcdb3Jai Shankar Pickle making GIORa BP (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5ec9ac25fRaadhe Raadhe Papad Making Giora.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1e596475cTranslated copy of Jai Shankar Pickle making GIORa BP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1dcf662b2Translated copy of Raadhe Raadhe Papad Making Giora.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5f9212b21Krishna Papad making panjahra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d01730a7d3fUdhaan_Panjara.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1eed2c7a4Translated copy of Krishna Papad making panjahra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc21658598dTranslated copy of Udaan Bag Making Panjhra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d01580178b3BUSINESS PLAN (C&amp;T) Raadhe Raadhe SHG Ghandran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d015d19e69aBag Making SHG Ram Ram Ji Ghandran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc20c619c58Translated copy of BUSINESS PLAN (C&amp;T) Raadhe Raadhe SHG Ghandran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1fc946451Translated copy of Bag Making SHG Ram Ram Ji Ghandran (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d0153db0efeBP Model for vegetable Nry..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d014f437b02Vermicpost BP Module Shiv Shakti Mandholi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc21213f461Translated copy of BP MOdule for vegetable Nry..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc20ee9ac1dTranslated copy of Vermicpost BP Module Shiv Shakti Mandholi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d016ba17985jAI SHRI RAM BP Mashroom Baleer - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d016ed3698cRadhe radhe BP Mashroom Baleer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1f8053948Translated copy of jAI SHRI RAM BP Mashroom Baleer - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1eb32a5bcTranslated copy of Radhe radhe BP Mashroom Baleer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d014666bf37Vermicpost BP Module Mannat Indpur.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d01623a6616Prerna bag making indpur (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1e1a8df42Translated copy of Vermicpost BP Module Mannat Indpur - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc200c688d7Translated copy of Prerna bag making indpur.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d14f5ef19Mashroom BP lakshami KHanda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d0d40fa8aBP Pickle Nav Durga Khanda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3e98000edTranslated copy of Mashroom BP lakshami KHanda (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b40b06443fTranslated copy of BP Pickle Nav Durga Khanda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626ca9113ccBUSINESS PLAN (C&amp;T) jacch stiching.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649fd42b3a1bbJai Maa Durga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d7700d028&#2361;&#2367;&#2344;&#2381;&#2342;&#2368;  BUSINESS PLAN (C&amp;T) jacch stiching  (1) - Copy (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc25e38942e&#2361;&#2367;&#2344;&#2381;&#2342;&#2368;  Jai Maa Durga Jachh Haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e7be7dec1Business Plan - Achar chutney , Kopra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5c4577b5dBusiness Plan - Papad ,kopra (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc245bcb51ahindi- Achar chutney , Kopra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19cd98bb83Translated copy of Business Plan - Papad ,kopra (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5be6bc068Business Plan - Papad ,Aund.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e6f19d7f9Business Plan - Achar chutney , aund.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19d149ec00Translated copy of Business Plan - Papad ,Aund.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19de263816Translated copy of Business Plan - Achar chutney , aund.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626c65c587cStitching Jai Lakshmi Ladori.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5d75314d5Ladori Papad making Shree Ganesh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc2271c53c8&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; of Stitching Jai Lakshmi Ladori.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc24304a4c8hindi  Ladori Papad making Shree Ganesh.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a49f418d2dbBUSINESS PLAN (C&amp;T)Sita Ram  Jaunta stiching.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63905eb52039alakshya &#2325;&#2335;&#2366;&#2312;, &#2360;&#2367;&#2354;&#2366;&#2312; &#2324;&#2352; &#2360;&#2381;&#2357;&#2375;&#2335;&#2352; &#2319;&#2357;&#2306; &#2332;&#2369;&#2352;&#2366;&#2348; &#2348;&#2369;&#2344;&#2366;&#2312;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc221d0fa92&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; Sita Ram  Jaunta stiching (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626c32501aaGahin lagore bag making jai bhawani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5d32e195eKhushi Pickle Making Gahin lagore.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d64b8e4a2&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; Gahin lagore bag making jai bhawani.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc23ec841a2hINDI  Khushi Pickle Making Gahin lagore.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/676d032d9cd6fBUSINESS PLAN (C&amp;T) minjgran.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e4e4885f6Business Plan - Achar chutney ,Minjgran Vandana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d83ab25fa&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; BUSINESS PLAN (C&amp;T) minjgran stiching.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19ca4c8487Translated copy of Business Plan - Achar chutney ,Minjgran Vandana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d161cfe9294Mashroom BP Bhaloon Kanha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a49dcc91324Vermicpost BP Module Shiv Shakti_Bhaloon.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc267d84d1d&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; of Mashroom BP Bhaloon Kanha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e6c2354a0Aarti Papad making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626b5bcd1f7BUSINESS PLAN (C&amp;T) Bharti Nagni(1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc25bd289e1&#2361;&#2367;&#2344;&#2381;&#2342;&#2368;  copy of Aarti Papad making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d6b3897b3&#2361;&#2367;&#2344;&#2381;&#2342;&#2368;  BUSINESS PLAN (C&amp;T) Bharti Nagni(1) - Copy (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66d1625c738b5Kotplahri bag making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e38e35bf5Business Plan - Achar chutney , powder making (1) Kotplahri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc251dcd164hindi of Kotplahri bag making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19d640c71cTranslated copy of Business Plan - Achar chutney , powder making (1) Kotplahri.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9e76e11a13Business Plan - Achar chutney , danni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5c883fbb7Business plan of VFDS Danni Papad making.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19e1d317d5Translated copy of Business Plan - Achar chutney , danni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d8188f227&#2361;&#2367;&#2344;&#2381;&#2342;&#2368;  Danni Papad making (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a49f916b7ecjai baba falel hathidhar haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a49d6de9a15Pattal making Hathidhar (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc24a9696bdhindi baba falel hathidhar haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5cf4edae3Khatta Meetha Khanni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/649fd302b571eSui Dhaaga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc263d63c21&#2361;&#2367;&#2344;&#2381;&#2342;&#2368; Khatta Meetha Khanni.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a1d6ecd248bhindi  BUSINESS PLAN (C&amp;T) Khanni stiching  (1) - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a4a099033a7BP MOdule of Poultry.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a49f2681d50BUSINESS PLAN (C&amp;T) Naari Shakti Baduhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67a19dac9ce30Translated copy of BP MOdule of Poultry (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc23c87128bhindi  (C&amp;T) Naari Shakti Baduhi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789c275d8ccGuna Mata SHGs (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67dbefea671dcBalh male group.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6400442feb74cGuna Mata SHGs (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789ce543ec5Sheetla Mata Kutharna Cutting.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/656d74c78871dVani mata SHGs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/667e808ff1e0bSheetla Mata Kutharna Cutting &amp; Achar (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68789daddceb4Vani mata SHGs (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6881c1ca7973cganga mayia Kanol (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6878a2bd80dfdgaura SHGs (kanol ward-2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/63eb1a7af2ae7Gaura SHGs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab5f3adea6fRaadha Krishna Papad making Lodhwan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66ab603d258ecBP Pickle making Shri Shivay Lodhwan (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc1f390caeeTranslated copy of Raadha Krishna Papad making Lodhwan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67bc20586e907Translated copy of BP Pickle making Shri Shivay Lodhwan.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626a7068fe5Lakh Data Peer Bhol Khas Busniess Plan 2023 (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626a26eaf29Shiva Bhol Kjhas Busniess Plan 2023 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c684b859f08Bhol Khas (Lakh Data Peer).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c68520bac67Bhol Khas (SHIVA ) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626aaa1826cmansa Mata  Lahru Busniess Plan 2023 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66bedf5fb7ea6Vaishno Lahru Busniess plan 2023_1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c6859cdacf4Lahru (Mansa mata).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c685d1ccdc0Lahru (Vaishno )SHG).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626ebd919b6Panj Peeri BariDiyal  haldi (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/655870b8dd361Radhe Krishan_Bari_Diyal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3d1c22613Translated copy of Panj Peeri BP Diyal  haldi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9cfe729ba4Luxmi Pickle making bhanth.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d41d05995Pattal making BP Nav durga Bhanth (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b4001af8a7Translated copy of Luxmi Pickle making bhanth.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3de068bc5Translated copy of Pattal making BP Nav durga Bhanth.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d0a627931Gauri Shankar BP Mashroom Deothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d1a017487Vermicpost BP Naari shakti Deothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3ef812672Translated copy of Gauri Shankar BP Mashroom Deothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3c30df7d6Translated copy of Vermicpost BP Naari shakti Deothi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9d04b28b51Lakshmi Narayan Pickle making Badal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9cfab2f4bdBP Badal Raadhe Raadhe C&amp;T.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b3f9f3748fTranslated copy of Lakshmi Narayan Pickle making Badal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678b403ff36b8Translated copy of BP Badal Raadhe Raadhe C&amp;T.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67626b11f175fKhalsa Fatehpur Busniess Plan 2023 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a9dd49588ccNari Shakti  BP fatehpur.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/67c6832898410Fatehpur (Kha_lsa) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678dddeec8241EKTA BP eng.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/678ddea04cc70BP Chhain Magal kamrunag (1)kajaj (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a3495f29486BP Chhain Magal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/66a349a8bc88bBP Chhain Magal kamrunag.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/693ba45221460Jaladi Mahadev Eng Pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/693ba40ea72a0Vishnu Maharaj Eng updated.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/693ba3fa1cdb4vishnu Maharaj SHG Hindi final updated.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69845f2c8991cBP of Dodun Rajputan (Seera Badi &amp; Seviyan) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/69ce3fb868ed4Dodun Rajputan Pattal IGA (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687f6b87d39a1Pattal making Sunhara Shiv Shakti SHG (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/687f6b3d1a6f7Pattal making Sunhara Shri ganesh SHG - Copy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/6985c574cd6eeBalayani mata B.P.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jicahpforestryproject.com//images/uploads/68d4ecdc2201dDocument 6.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I891"/>
+  <dimension ref="A1:I893"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -9932,16674 +9935,16711 @@
       </c>
       <c r="I180" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181">
         <v>89</v>
       </c>
       <c r="B181" t="s">
         <v>374</v>
       </c>
       <c r="C181" t="s">
         <v>393</v>
       </c>
       <c r="D181" t="s">
         <v>394</v>
       </c>
       <c r="E181" t="s">
         <v>61</v>
       </c>
       <c r="F181" t="s">
         <v>395</v>
       </c>
       <c r="H181" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="I181" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="B182" t="s">
         <v>374</v>
       </c>
       <c r="C182" t="s">
         <v>393</v>
       </c>
       <c r="D182" t="s">
         <v>394</v>
       </c>
       <c r="E182" t="s">
         <v>61</v>
       </c>
       <c r="F182" t="s">
         <v>396</v>
       </c>
       <c r="H182" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="I182" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9">
-      <c r="A183">
-[...1 lines deleted...]
-      </c>
       <c r="B183" t="s">
         <v>374</v>
       </c>
       <c r="C183" t="s">
+        <v>393</v>
+      </c>
+      <c r="D183" t="s">
+        <v>394</v>
+      </c>
+      <c r="E183" t="s">
+        <v>61</v>
+      </c>
+      <c r="F183" t="s">
         <v>397</v>
       </c>
-      <c r="D183" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="184" spans="1:9">
+      <c r="A184">
+        <v>90</v>
+      </c>
       <c r="B184" t="s">
         <v>374</v>
       </c>
       <c r="C184" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D184" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E184" t="s">
         <v>61</v>
+      </c>
+      <c r="F184" t="s">
+        <v>400</v>
       </c>
       <c r="H184" t="s">
         <v>400</v>
       </c>
       <c r="I184" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="B185" t="s">
+        <v>374</v>
+      </c>
+      <c r="C185" t="s">
+        <v>398</v>
+      </c>
+      <c r="D185" t="s">
+        <v>399</v>
+      </c>
+      <c r="E185" t="s">
+        <v>61</v>
+      </c>
+      <c r="H185" t="s">
+        <v>401</v>
+      </c>
+      <c r="I185" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="185" spans="1:9">
-      <c r="A185">
+    <row r="186" spans="1:9">
+      <c r="A186">
         <v>91</v>
       </c>
-      <c r="B185" t="s">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="B186" t="s">
         <v>402</v>
       </c>
-      <c r="D185" t="s">
+      <c r="C186" t="s">
         <v>403</v>
       </c>
-      <c r="E185" t="s">
-[...2 lines deleted...]
-      <c r="H185" t="s">
+      <c r="D186" t="s">
         <v>404</v>
-      </c>
-[...12 lines deleted...]
-        <v>403</v>
       </c>
       <c r="E186" t="s">
         <v>186</v>
       </c>
       <c r="H186" t="s">
+        <v>405</v>
+      </c>
+      <c r="I186" t="s">
         <v>406</v>
       </c>
-      <c r="I186" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="187" spans="1:9">
-      <c r="A187">
-[...1 lines deleted...]
-      </c>
       <c r="B187" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C187" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="D187" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="E187" t="s">
         <v>186</v>
       </c>
       <c r="H187" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="I187" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B188" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C188" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D188" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="E188" t="s">
         <v>186</v>
       </c>
-      <c r="F188" t="s">
+      <c r="H188" t="s">
+        <v>410</v>
+      </c>
+      <c r="I188" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189">
+        <v>93</v>
+      </c>
+      <c r="B189" t="s">
+        <v>402</v>
+      </c>
+      <c r="C189" t="s">
+        <v>411</v>
+      </c>
+      <c r="D189" t="s">
         <v>412</v>
-      </c>
-[...15 lines deleted...]
-        <v>411</v>
       </c>
       <c r="E189" t="s">
         <v>186</v>
       </c>
       <c r="F189" t="s">
         <v>413</v>
       </c>
       <c r="H189" t="s">
         <v>413</v>
       </c>
       <c r="I189" t="s">
-        <v>156</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="B190" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C190" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D190" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E190" t="s">
         <v>186</v>
       </c>
+      <c r="F190" t="s">
+        <v>414</v>
+      </c>
       <c r="H190" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="I190" t="s">
-        <v>405</v>
+        <v>156</v>
       </c>
     </row>
     <row r="191" spans="1:9">
-      <c r="A191">
-[...1 lines deleted...]
-      </c>
       <c r="B191" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C191" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="D191" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E191" t="s">
         <v>186</v>
       </c>
-      <c r="F191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H191" t="s">
+        <v>416</v>
+      </c>
+      <c r="I191" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192">
+        <v>94</v>
+      </c>
+      <c r="B192" t="s">
+        <v>402</v>
+      </c>
+      <c r="C192" t="s">
+        <v>417</v>
+      </c>
+      <c r="D192" t="s">
         <v>418</v>
-      </c>
-[...12 lines deleted...]
-        <v>417</v>
       </c>
       <c r="E192" t="s">
         <v>186</v>
       </c>
+      <c r="F192" t="s">
+        <v>270</v>
+      </c>
       <c r="H192" t="s">
-        <v>270</v>
+        <v>419</v>
       </c>
       <c r="I192" t="s">
-        <v>360</v>
+        <v>406</v>
       </c>
     </row>
     <row r="193" spans="1:9">
-      <c r="A193">
-[...1 lines deleted...]
-      </c>
       <c r="B193" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C193" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="D193" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="E193" t="s">
         <v>186</v>
       </c>
-      <c r="F193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H193" t="s">
-        <v>421</v>
+        <v>270</v>
       </c>
       <c r="I193" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="194" spans="1:9">
+      <c r="A194">
+        <v>95</v>
+      </c>
       <c r="B194" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C194" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D194" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E194" t="s">
         <v>186</v>
       </c>
       <c r="F194" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="H194" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="I194" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="195" spans="1:9">
-      <c r="A195">
+      <c r="B195" t="s">
+        <v>402</v>
+      </c>
+      <c r="C195" t="s">
+        <v>420</v>
+      </c>
+      <c r="D195" t="s">
+        <v>421</v>
+      </c>
+      <c r="E195" t="s">
+        <v>186</v>
+      </c>
+      <c r="F195" t="s">
+        <v>416</v>
+      </c>
+      <c r="H195" t="s">
+        <v>416</v>
+      </c>
+      <c r="I195" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196">
         <v>96</v>
       </c>
-      <c r="B195" t="s">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="B196" t="s">
         <v>423</v>
       </c>
-      <c r="D195" t="s">
+      <c r="C196" t="s">
         <v>424</v>
       </c>
-      <c r="E195" t="s">
-[...2 lines deleted...]
-      <c r="F195" t="s">
+      <c r="D196" t="s">
         <v>425</v>
-      </c>
-[...15 lines deleted...]
-        <v>424</v>
       </c>
       <c r="E196" t="s">
         <v>11</v>
       </c>
       <c r="F196" t="s">
         <v>426</v>
       </c>
       <c r="H196" t="s">
         <v>426</v>
       </c>
       <c r="I196" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
     </row>
     <row r="197" spans="1:9">
-      <c r="A197">
-[...1 lines deleted...]
-      </c>
       <c r="B197" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C197" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="D197" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="E197" t="s">
         <v>11</v>
       </c>
       <c r="F197" t="s">
+        <v>427</v>
+      </c>
+      <c r="H197" t="s">
+        <v>427</v>
+      </c>
+      <c r="I197" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198">
+        <v>97</v>
+      </c>
+      <c r="B198" t="s">
+        <v>423</v>
+      </c>
+      <c r="C198" t="s">
+        <v>428</v>
+      </c>
+      <c r="D198" t="s">
         <v>429</v>
-      </c>
-[...15 lines deleted...]
-        <v>428</v>
       </c>
       <c r="E198" t="s">
         <v>11</v>
       </c>
       <c r="F198" t="s">
         <v>430</v>
       </c>
       <c r="H198" t="s">
         <v>430</v>
       </c>
       <c r="I198" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9">
-      <c r="A199">
-[...1 lines deleted...]
-      </c>
       <c r="B199" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C199" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="D199" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="E199" t="s">
         <v>11</v>
       </c>
       <c r="F199" t="s">
+        <v>431</v>
+      </c>
+      <c r="H199" t="s">
+        <v>431</v>
+      </c>
+      <c r="I199" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200">
+        <v>98</v>
+      </c>
+      <c r="B200" t="s">
+        <v>423</v>
+      </c>
+      <c r="C200" t="s">
+        <v>432</v>
+      </c>
+      <c r="D200" t="s">
         <v>433</v>
-      </c>
-[...15 lines deleted...]
-        <v>432</v>
       </c>
       <c r="E200" t="s">
         <v>11</v>
       </c>
       <c r="F200" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>434</v>
       </c>
       <c r="H200" t="s">
-        <v>345</v>
+        <v>434</v>
+      </c>
+      <c r="I200" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="201" spans="1:9">
-      <c r="A201">
-[...1 lines deleted...]
-      </c>
       <c r="B201" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C201" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D201" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E201" t="s">
         <v>11</v>
       </c>
       <c r="F201" t="s">
+        <v>345</v>
+      </c>
+      <c r="G201" t="s">
+        <v>165</v>
+      </c>
+      <c r="H201" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202">
+        <v>99</v>
+      </c>
+      <c r="B202" t="s">
+        <v>423</v>
+      </c>
+      <c r="C202" t="s">
+        <v>435</v>
+      </c>
+      <c r="D202" t="s">
         <v>436</v>
-      </c>
-[...15 lines deleted...]
-        <v>435</v>
       </c>
       <c r="E202" t="s">
         <v>11</v>
       </c>
+      <c r="F202" t="s">
+        <v>437</v>
+      </c>
       <c r="H202" t="s">
+        <v>438</v>
+      </c>
+      <c r="I202" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="B203" t="s">
+        <v>423</v>
+      </c>
+      <c r="C203" t="s">
+        <v>435</v>
+      </c>
+      <c r="D203" t="s">
         <v>436</v>
-      </c>
-[...15 lines deleted...]
-        <v>439</v>
       </c>
       <c r="E203" t="s">
         <v>11</v>
       </c>
-      <c r="F203" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H203" t="s">
-        <v>25</v>
+        <v>437</v>
+      </c>
+      <c r="I203" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="204" spans="1:9">
+      <c r="A204">
+        <v>100</v>
+      </c>
       <c r="B204" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C204" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D204" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E204" t="s">
         <v>11</v>
       </c>
       <c r="F204" t="s">
+        <v>25</v>
+      </c>
+      <c r="G204" t="s">
+        <v>222</v>
+      </c>
+      <c r="H204" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="B205" t="s">
+        <v>423</v>
+      </c>
+      <c r="C205" t="s">
+        <v>439</v>
+      </c>
+      <c r="D205" t="s">
         <v>440</v>
       </c>
-      <c r="H204" t="s">
-[...2 lines deleted...]
-      <c r="I204" t="s">
+      <c r="E205" t="s">
+        <v>11</v>
+      </c>
+      <c r="F205" t="s">
+        <v>441</v>
+      </c>
+      <c r="H205" t="s">
+        <v>441</v>
+      </c>
+      <c r="I205" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="205" spans="1:9">
-      <c r="A205">
+    <row r="206" spans="1:9">
+      <c r="A206">
         <v>101</v>
       </c>
-      <c r="B205" t="s">
-[...2 lines deleted...]
-      <c r="C205" t="s">
+      <c r="B206" t="s">
         <v>442</v>
       </c>
-      <c r="D205" t="s">
+      <c r="C206" t="s">
         <v>443</v>
       </c>
-      <c r="E205" t="s">
-[...2 lines deleted...]
-      <c r="F205" t="s">
+      <c r="D206" t="s">
+        <v>444</v>
+      </c>
+      <c r="E206" t="s">
+        <v>61</v>
+      </c>
+      <c r="F206" t="s">
         <v>47</v>
       </c>
-      <c r="H205" t="s">
+      <c r="H206" t="s">
         <v>47</v>
       </c>
-      <c r="I205" t="s">
+      <c r="I206" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="B207" t="s">
+        <v>442</v>
+      </c>
+      <c r="C207" t="s">
+        <v>443</v>
+      </c>
+      <c r="D207" t="s">
         <v>444</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="F206" t="s">
+      <c r="E207" t="s">
+        <v>61</v>
+      </c>
+      <c r="F207" t="s">
         <v>77</v>
-      </c>
-[...24 lines deleted...]
-        <v>447</v>
       </c>
       <c r="G207" t="s">
         <v>134</v>
       </c>
       <c r="H207" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208">
+        <v>102</v>
+      </c>
+      <c r="B208" t="s">
+        <v>442</v>
+      </c>
+      <c r="C208" t="s">
+        <v>446</v>
+      </c>
+      <c r="D208" t="s">
         <v>447</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D208" t="s">
+      <c r="E208" t="s">
+        <v>61</v>
+      </c>
+      <c r="F208" t="s">
+        <v>448</v>
+      </c>
+      <c r="G208" t="s">
+        <v>134</v>
+      </c>
+      <c r="H208" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="B209" t="s">
+        <v>442</v>
+      </c>
+      <c r="C209" t="s">
         <v>446</v>
       </c>
-      <c r="E208" t="s">
-[...2 lines deleted...]
-      <c r="F208" t="s">
+      <c r="D209" t="s">
+        <v>447</v>
+      </c>
+      <c r="E209" t="s">
+        <v>61</v>
+      </c>
+      <c r="F209" t="s">
         <v>282</v>
       </c>
-      <c r="G208" t="s">
+      <c r="G209" t="s">
         <v>57</v>
       </c>
-      <c r="H208" t="s">
+      <c r="H209" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="209" spans="1:9">
-      <c r="A209">
+    <row r="210" spans="1:9">
+      <c r="A210">
         <v>103</v>
       </c>
-      <c r="B209" t="s">
-[...5 lines deleted...]
-      <c r="D209" t="s">
+      <c r="B210" t="s">
+        <v>442</v>
+      </c>
+      <c r="C210" t="s">
         <v>449</v>
       </c>
-      <c r="E209" t="s">
-[...2 lines deleted...]
-      <c r="F209" t="s">
+      <c r="D210" t="s">
         <v>450</v>
-      </c>
-[...15 lines deleted...]
-        <v>449</v>
       </c>
       <c r="E210" t="s">
         <v>61</v>
       </c>
       <c r="F210" t="s">
         <v>451</v>
       </c>
       <c r="G210" t="s">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="H210" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="211" spans="1:9">
-      <c r="A211">
+      <c r="B211" t="s">
+        <v>442</v>
+      </c>
+      <c r="C211" t="s">
+        <v>449</v>
+      </c>
+      <c r="D211" t="s">
+        <v>450</v>
+      </c>
+      <c r="E211" t="s">
+        <v>61</v>
+      </c>
+      <c r="F211" t="s">
+        <v>452</v>
+      </c>
+      <c r="G211" t="s">
+        <v>125</v>
+      </c>
+      <c r="H211" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212">
         <v>104</v>
       </c>
-      <c r="B211" t="s">
-[...5 lines deleted...]
-      <c r="D211" t="s">
+      <c r="B212" t="s">
+        <v>442</v>
+      </c>
+      <c r="C212" t="s">
         <v>453</v>
       </c>
-      <c r="E211" t="s">
-[...2 lines deleted...]
-      <c r="F211" t="s">
+      <c r="D212" t="s">
+        <v>454</v>
+      </c>
+      <c r="E212" t="s">
+        <v>61</v>
+      </c>
+      <c r="F212" t="s">
         <v>13</v>
       </c>
-      <c r="G211" t="s">
+      <c r="G212" t="s">
         <v>165</v>
       </c>
-      <c r="H211" t="s">
+      <c r="H212" t="s">
         <v>13</v>
-      </c>
-[...21 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="B213" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C213" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D213" t="s">
+        <v>454</v>
+      </c>
+      <c r="E213" t="s">
+        <v>61</v>
+      </c>
+      <c r="F213" t="s">
+        <v>455</v>
+      </c>
+      <c r="G213" t="s">
+        <v>222</v>
+      </c>
+      <c r="H213" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="B214" t="s">
+        <v>442</v>
+      </c>
+      <c r="C214" t="s">
         <v>453</v>
       </c>
-      <c r="E213" t="s">
-[...2 lines deleted...]
-      <c r="F213" t="s">
+      <c r="D214" t="s">
+        <v>454</v>
+      </c>
+      <c r="E214" t="s">
+        <v>61</v>
+      </c>
+      <c r="F214" t="s">
         <v>31</v>
-      </c>
-[...24 lines deleted...]
-        <v>457</v>
       </c>
       <c r="G214" t="s">
         <v>134</v>
       </c>
       <c r="H214" t="s">
-        <v>457</v>
+        <v>31</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B215" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C215" t="s">
+        <v>456</v>
+      </c>
+      <c r="D215" t="s">
+        <v>457</v>
+      </c>
+      <c r="E215" t="s">
+        <v>61</v>
+      </c>
+      <c r="F215" t="s">
         <v>458</v>
-      </c>
-[...7 lines deleted...]
-        <v>460</v>
       </c>
       <c r="G215" t="s">
         <v>134</v>
       </c>
       <c r="H215" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216">
+        <v>106</v>
+      </c>
+      <c r="B216" t="s">
+        <v>442</v>
+      </c>
+      <c r="C216" t="s">
+        <v>459</v>
+      </c>
+      <c r="D216" t="s">
         <v>460</v>
-      </c>
-[...9 lines deleted...]
-        <v>459</v>
       </c>
       <c r="E216" t="s">
         <v>61</v>
       </c>
       <c r="F216" t="s">
         <v>461</v>
       </c>
       <c r="G216" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
       <c r="H216" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="217" spans="1:9">
-      <c r="A217">
-[...1 lines deleted...]
-      </c>
       <c r="B217" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C217" t="s">
+        <v>459</v>
+      </c>
+      <c r="D217" t="s">
+        <v>460</v>
+      </c>
+      <c r="E217" t="s">
+        <v>61</v>
+      </c>
+      <c r="F217" t="s">
         <v>462</v>
       </c>
-      <c r="D217" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G217" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="H217" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218">
+        <v>107</v>
+      </c>
+      <c r="B218" t="s">
+        <v>442</v>
+      </c>
+      <c r="C218" t="s">
+        <v>463</v>
+      </c>
+      <c r="D218" t="s">
+        <v>464</v>
+      </c>
+      <c r="E218" t="s">
+        <v>61</v>
+      </c>
+      <c r="F218" t="s">
+        <v>465</v>
+      </c>
+      <c r="G218" t="s">
+        <v>134</v>
+      </c>
+      <c r="H218" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219">
         <v>108</v>
       </c>
-      <c r="B218" t="s">
-[...2 lines deleted...]
-      <c r="C218" t="s">
+      <c r="B219" t="s">
         <v>466</v>
       </c>
-      <c r="D218" t="s">
+      <c r="C219" t="s">
         <v>467</v>
       </c>
-      <c r="E218" t="s">
-[...2 lines deleted...]
-      <c r="F218" t="s">
+      <c r="D219" t="s">
         <v>468</v>
-      </c>
-[...15 lines deleted...]
-        <v>467</v>
       </c>
       <c r="E219" t="s">
         <v>186</v>
       </c>
       <c r="F219" t="s">
         <v>469</v>
       </c>
       <c r="G219" t="s">
-        <v>16</v>
+        <v>165</v>
+      </c>
+      <c r="H219" t="s">
+        <v>470</v>
       </c>
     </row>
     <row r="220" spans="1:9">
-      <c r="A220">
-[...1 lines deleted...]
-      </c>
       <c r="B220" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C220" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D220" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="E220" t="s">
         <v>186</v>
       </c>
       <c r="F220" t="s">
-        <v>433</v>
+        <v>470</v>
       </c>
       <c r="G220" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9">
+      <c r="A221">
+        <v>109</v>
+      </c>
       <c r="B221" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C221" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D221" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E221" t="s">
         <v>186</v>
       </c>
       <c r="F221" t="s">
+        <v>434</v>
+      </c>
+      <c r="G221" t="s">
+        <v>51</v>
+      </c>
+      <c r="H221" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9">
+      <c r="B222" t="s">
+        <v>466</v>
+      </c>
+      <c r="C222" t="s">
+        <v>471</v>
+      </c>
+      <c r="D222" t="s">
         <v>472</v>
-      </c>
-[...18 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E222" t="s">
         <v>186</v>
       </c>
       <c r="F222" t="s">
+        <v>473</v>
+      </c>
+      <c r="G222" t="s">
+        <v>165</v>
+      </c>
+      <c r="H222" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223">
+        <v>110</v>
+      </c>
+      <c r="B223" t="s">
+        <v>466</v>
+      </c>
+      <c r="C223" t="s">
+        <v>474</v>
+      </c>
+      <c r="D223" t="s">
         <v>475</v>
-      </c>
-[...15 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E223" t="s">
         <v>186</v>
       </c>
+      <c r="F223" t="s">
+        <v>476</v>
+      </c>
+      <c r="G223" t="s">
+        <v>15</v>
+      </c>
       <c r="H223" t="s">
         <v>476</v>
       </c>
-      <c r="I223" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="224" spans="1:9">
-      <c r="A224">
+      <c r="B224" t="s">
+        <v>466</v>
+      </c>
+      <c r="C224" t="s">
+        <v>474</v>
+      </c>
+      <c r="D224" t="s">
+        <v>475</v>
+      </c>
+      <c r="E224" t="s">
+        <v>186</v>
+      </c>
+      <c r="H224" t="s">
+        <v>477</v>
+      </c>
+      <c r="I224" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9">
+      <c r="A225">
         <v>111</v>
       </c>
-      <c r="B224" t="s">
-[...5 lines deleted...]
-      <c r="D224" t="s">
+      <c r="B225" t="s">
+        <v>466</v>
+      </c>
+      <c r="C225" t="s">
         <v>478</v>
       </c>
-      <c r="E224" t="s">
-[...2 lines deleted...]
-      <c r="F224" t="s">
+      <c r="D225" t="s">
+        <v>479</v>
+      </c>
+      <c r="E225" t="s">
+        <v>61</v>
+      </c>
+      <c r="F225" t="s">
         <v>24</v>
       </c>
-      <c r="G224" t="s">
+      <c r="G225" t="s">
         <v>222</v>
       </c>
-      <c r="H224" t="s">
+      <c r="H225" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="225" spans="1:9">
-[...6 lines deleted...]
-      <c r="D225" t="s">
+    <row r="226" spans="1:9">
+      <c r="B226" t="s">
+        <v>466</v>
+      </c>
+      <c r="C226" t="s">
         <v>478</v>
       </c>
-      <c r="E225" t="s">
-[...2 lines deleted...]
-      <c r="F225" t="s">
+      <c r="D226" t="s">
         <v>479</v>
       </c>
-      <c r="G225" t="s">
+      <c r="E226" t="s">
+        <v>61</v>
+      </c>
+      <c r="F226" t="s">
+        <v>480</v>
+      </c>
+      <c r="G226" t="s">
         <v>165</v>
       </c>
-      <c r="H225" t="s">
-[...4 lines deleted...]
-      <c r="A226">
+      <c r="H226" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9">
+      <c r="A227">
         <v>112</v>
       </c>
-      <c r="B226" t="s">
-[...21 lines deleted...]
-    <row r="227" spans="1:9">
       <c r="B227" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C227" t="s">
         <v>152</v>
       </c>
       <c r="D227" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E227" t="s">
         <v>186</v>
       </c>
       <c r="F227" t="s">
         <v>482</v>
       </c>
       <c r="G227" t="s">
-        <v>165</v>
+        <v>222</v>
       </c>
       <c r="H227" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="228" spans="1:9">
-      <c r="A228">
-[...1 lines deleted...]
-      </c>
       <c r="B228" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C228" t="s">
-        <v>483</v>
+        <v>152</v>
       </c>
       <c r="D228" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="E228" t="s">
         <v>186</v>
       </c>
       <c r="F228" t="s">
+        <v>483</v>
+      </c>
+      <c r="G228" t="s">
+        <v>165</v>
+      </c>
+      <c r="H228" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9">
+      <c r="A229">
+        <v>113</v>
+      </c>
+      <c r="B229" t="s">
+        <v>466</v>
+      </c>
+      <c r="C229" t="s">
+        <v>484</v>
+      </c>
+      <c r="D229" t="s">
         <v>485</v>
-      </c>
-[...15 lines deleted...]
-        <v>484</v>
       </c>
       <c r="E229" t="s">
         <v>186</v>
       </c>
       <c r="F229" t="s">
         <v>486</v>
       </c>
       <c r="G229" t="s">
-        <v>487</v>
+        <v>46</v>
       </c>
       <c r="H229" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="230" spans="1:9">
-      <c r="A230">
+      <c r="B230" t="s">
+        <v>466</v>
+      </c>
+      <c r="C230" t="s">
+        <v>484</v>
+      </c>
+      <c r="D230" t="s">
+        <v>485</v>
+      </c>
+      <c r="E230" t="s">
+        <v>186</v>
+      </c>
+      <c r="F230" t="s">
+        <v>487</v>
+      </c>
+      <c r="G230" t="s">
+        <v>488</v>
+      </c>
+      <c r="H230" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9">
+      <c r="A231">
         <v>114</v>
       </c>
-      <c r="B230" t="s">
-[...2 lines deleted...]
-      <c r="C230" t="s">
+      <c r="B231" t="s">
         <v>489</v>
       </c>
-      <c r="D230" t="s">
+      <c r="C231" t="s">
         <v>490</v>
       </c>
-      <c r="E230" t="s">
-[...2 lines deleted...]
-      <c r="F230" t="s">
+      <c r="D231" t="s">
         <v>491</v>
-      </c>
-[...15 lines deleted...]
-        <v>490</v>
       </c>
       <c r="E231" t="s">
         <v>61</v>
       </c>
       <c r="F231" t="s">
         <v>492</v>
       </c>
       <c r="G231" t="s">
         <v>51</v>
       </c>
       <c r="H231" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="232" spans="1:9">
-      <c r="A232">
+      <c r="B232" t="s">
+        <v>489</v>
+      </c>
+      <c r="C232" t="s">
+        <v>490</v>
+      </c>
+      <c r="D232" t="s">
+        <v>491</v>
+      </c>
+      <c r="E232" t="s">
+        <v>61</v>
+      </c>
+      <c r="F232" t="s">
+        <v>493</v>
+      </c>
+      <c r="G232" t="s">
+        <v>51</v>
+      </c>
+      <c r="H232" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9">
+      <c r="A233">
         <v>115</v>
       </c>
-      <c r="B232" t="s">
-[...5 lines deleted...]
-      <c r="D232" t="s">
+      <c r="B233" t="s">
+        <v>489</v>
+      </c>
+      <c r="C233" t="s">
         <v>494</v>
       </c>
-      <c r="E232" t="s">
-[...2 lines deleted...]
-      <c r="F232" t="s">
+      <c r="D233" t="s">
         <v>495</v>
-      </c>
-[...15 lines deleted...]
-        <v>494</v>
       </c>
       <c r="E233" t="s">
         <v>61</v>
       </c>
       <c r="F233" t="s">
         <v>496</v>
       </c>
       <c r="G233" t="s">
-        <v>134</v>
+        <v>445</v>
       </c>
       <c r="H233" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="B234" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C234" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D234" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E234" t="s">
         <v>61</v>
       </c>
       <c r="F234" t="s">
         <v>497</v>
       </c>
       <c r="G234" t="s">
-        <v>67</v>
+        <v>134</v>
       </c>
       <c r="H234" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="235" spans="1:9">
-      <c r="A235">
-[...1 lines deleted...]
-      </c>
       <c r="B235" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C235" t="s">
+        <v>494</v>
+      </c>
+      <c r="D235" t="s">
+        <v>495</v>
+      </c>
+      <c r="E235" t="s">
+        <v>61</v>
+      </c>
+      <c r="F235" t="s">
         <v>498</v>
-      </c>
-[...7 lines deleted...]
-        <v>500</v>
       </c>
       <c r="G235" t="s">
         <v>67</v>
       </c>
       <c r="H235" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9">
+      <c r="A236">
+        <v>116</v>
+      </c>
+      <c r="B236" t="s">
+        <v>489</v>
+      </c>
+      <c r="C236" t="s">
+        <v>499</v>
+      </c>
+      <c r="D236" t="s">
         <v>500</v>
-      </c>
-[...9 lines deleted...]
-        <v>499</v>
       </c>
       <c r="E236" t="s">
         <v>61</v>
       </c>
       <c r="F236" t="s">
         <v>501</v>
       </c>
       <c r="G236" t="s">
-        <v>134</v>
+        <v>67</v>
       </c>
       <c r="H236" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="237" spans="1:9">
-      <c r="A237">
-[...1 lines deleted...]
-      </c>
       <c r="B237" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C237" t="s">
+        <v>499</v>
+      </c>
+      <c r="D237" t="s">
+        <v>500</v>
+      </c>
+      <c r="E237" t="s">
+        <v>61</v>
+      </c>
+      <c r="F237" t="s">
         <v>502</v>
       </c>
-      <c r="D237" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G237" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="H237" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238">
+        <v>117</v>
+      </c>
+      <c r="B238" t="s">
+        <v>489</v>
+      </c>
+      <c r="C238" t="s">
+        <v>503</v>
+      </c>
+      <c r="D238" t="s">
+        <v>504</v>
+      </c>
+      <c r="E238" t="s">
+        <v>61</v>
+      </c>
+      <c r="F238" t="s">
+        <v>505</v>
+      </c>
+      <c r="G238" t="s">
+        <v>16</v>
+      </c>
+      <c r="H238" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9">
+      <c r="A239">
         <v>118</v>
       </c>
-      <c r="B238" t="s">
-[...5 lines deleted...]
-      <c r="D238" t="s">
+      <c r="B239" t="s">
+        <v>489</v>
+      </c>
+      <c r="C239" t="s">
         <v>506</v>
       </c>
-      <c r="E238" t="s">
-[...2 lines deleted...]
-      <c r="F238" t="s">
+      <c r="D239" t="s">
+        <v>507</v>
+      </c>
+      <c r="E239" t="s">
+        <v>61</v>
+      </c>
+      <c r="F239" t="s">
         <v>36</v>
       </c>
-      <c r="G238" t="s">
+      <c r="G239" t="s">
         <v>51</v>
       </c>
-      <c r="H238" t="s">
+      <c r="H239" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="239" spans="1:9">
-[...6 lines deleted...]
-      <c r="D239" t="s">
+    <row r="240" spans="1:9">
+      <c r="B240" t="s">
+        <v>489</v>
+      </c>
+      <c r="C240" t="s">
         <v>506</v>
       </c>
-      <c r="E239" t="s">
-[...2 lines deleted...]
-      <c r="F239" t="s">
+      <c r="D240" t="s">
         <v>507</v>
       </c>
-      <c r="G239" t="s">
+      <c r="E240" t="s">
+        <v>61</v>
+      </c>
+      <c r="F240" t="s">
+        <v>508</v>
+      </c>
+      <c r="G240" t="s">
         <v>125</v>
       </c>
-      <c r="H239" t="s">
-[...4 lines deleted...]
-      <c r="A240">
+      <c r="H240" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9">
+      <c r="A241">
         <v>119</v>
       </c>
-      <c r="B240" t="s">
-[...5 lines deleted...]
-      <c r="D240" t="s">
+      <c r="B241" t="s">
+        <v>489</v>
+      </c>
+      <c r="C241" t="s">
         <v>509</v>
       </c>
-      <c r="E240" t="s">
-[...2 lines deleted...]
-      <c r="F240" t="s">
+      <c r="D241" t="s">
+        <v>510</v>
+      </c>
+      <c r="E241" t="s">
+        <v>61</v>
+      </c>
+      <c r="F241" t="s">
         <v>45</v>
-      </c>
-[...21 lines deleted...]
-        <v>510</v>
       </c>
       <c r="G241" t="s">
         <v>134</v>
       </c>
       <c r="H241" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9">
+      <c r="B242" t="s">
+        <v>489</v>
+      </c>
+      <c r="C242" t="s">
+        <v>509</v>
+      </c>
+      <c r="D242" t="s">
         <v>510</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A242">
+      <c r="E242" t="s">
+        <v>61</v>
+      </c>
+      <c r="F242" t="s">
+        <v>511</v>
+      </c>
+      <c r="G242" t="s">
+        <v>134</v>
+      </c>
+      <c r="H242" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9">
+      <c r="A243">
         <v>120</v>
       </c>
-      <c r="B242" t="s">
-[...5 lines deleted...]
-      <c r="D242" t="s">
+      <c r="B243" t="s">
+        <v>489</v>
+      </c>
+      <c r="C243" t="s">
         <v>512</v>
       </c>
-      <c r="E242" t="s">
-[...2 lines deleted...]
-      <c r="F242" t="s">
+      <c r="D243" t="s">
         <v>513</v>
-      </c>
-[...15 lines deleted...]
-        <v>512</v>
       </c>
       <c r="E243" t="s">
         <v>61</v>
       </c>
       <c r="F243" t="s">
         <v>514</v>
       </c>
       <c r="G243" t="s">
-        <v>222</v>
+        <v>32</v>
       </c>
       <c r="H243" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="244" spans="1:9">
-      <c r="A244">
+      <c r="B244" t="s">
+        <v>489</v>
+      </c>
+      <c r="C244" t="s">
+        <v>512</v>
+      </c>
+      <c r="D244" t="s">
+        <v>513</v>
+      </c>
+      <c r="E244" t="s">
+        <v>61</v>
+      </c>
+      <c r="F244" t="s">
+        <v>515</v>
+      </c>
+      <c r="G244" t="s">
+        <v>222</v>
+      </c>
+      <c r="H244" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9">
+      <c r="A245">
         <v>121</v>
       </c>
-      <c r="B244" t="s">
-[...2 lines deleted...]
-      <c r="C244" t="s">
+      <c r="B245" t="s">
         <v>516</v>
       </c>
-      <c r="D244" t="s">
+      <c r="C245" t="s">
         <v>517</v>
       </c>
-      <c r="E244" t="s">
-[...2 lines deleted...]
-      <c r="F244" t="s">
+      <c r="D245" t="s">
         <v>518</v>
       </c>
-      <c r="G244" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E245" t="s">
         <v>61</v>
       </c>
       <c r="F245" t="s">
-        <v>400</v>
+        <v>519</v>
       </c>
       <c r="G245" t="s">
         <v>32</v>
       </c>
       <c r="H245" t="s">
-        <v>400</v>
+        <v>519</v>
       </c>
     </row>
     <row r="246" spans="1:9">
-      <c r="A246">
-[...1 lines deleted...]
-      </c>
       <c r="B246" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C246" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="D246" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="E246" t="s">
         <v>61</v>
       </c>
       <c r="F246" t="s">
-        <v>80</v>
+        <v>401</v>
       </c>
       <c r="G246" t="s">
         <v>32</v>
       </c>
       <c r="H246" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9">
+      <c r="A247">
+        <v>122</v>
+      </c>
+      <c r="B247" t="s">
+        <v>516</v>
+      </c>
+      <c r="C247" t="s">
+        <v>520</v>
+      </c>
+      <c r="D247" t="s">
+        <v>521</v>
+      </c>
+      <c r="E247" t="s">
+        <v>61</v>
+      </c>
+      <c r="F247" t="s">
         <v>80</v>
-      </c>
-[...15 lines deleted...]
-        <v>521</v>
       </c>
       <c r="G247" t="s">
         <v>32</v>
       </c>
       <c r="H247" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9">
+      <c r="B248" t="s">
+        <v>516</v>
+      </c>
+      <c r="C248" t="s">
+        <v>520</v>
+      </c>
+      <c r="D248" t="s">
         <v>521</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C248" t="s">
+      <c r="E248" t="s">
+        <v>61</v>
+      </c>
+      <c r="F248" t="s">
         <v>522</v>
-      </c>
-[...7 lines deleted...]
-        <v>524</v>
       </c>
       <c r="G248" t="s">
         <v>32</v>
       </c>
       <c r="H248" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9">
+      <c r="A249">
+        <v>123</v>
+      </c>
+      <c r="B249" t="s">
+        <v>516</v>
+      </c>
+      <c r="C249" t="s">
+        <v>523</v>
+      </c>
+      <c r="D249" t="s">
         <v>524</v>
-      </c>
-[...9 lines deleted...]
-        <v>523</v>
       </c>
       <c r="E249" t="s">
         <v>61</v>
       </c>
       <c r="F249" t="s">
         <v>525</v>
       </c>
       <c r="G249" t="s">
-        <v>134</v>
+        <v>32</v>
       </c>
       <c r="H249" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="250" spans="1:9">
-      <c r="A250">
+      <c r="B250" t="s">
+        <v>516</v>
+      </c>
+      <c r="C250" t="s">
+        <v>523</v>
+      </c>
+      <c r="D250" t="s">
+        <v>524</v>
+      </c>
+      <c r="E250" t="s">
+        <v>61</v>
+      </c>
+      <c r="F250" t="s">
+        <v>526</v>
+      </c>
+      <c r="G250" t="s">
+        <v>134</v>
+      </c>
+      <c r="H250" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9">
+      <c r="A251">
         <v>124</v>
       </c>
-      <c r="B250" t="s">
-[...5 lines deleted...]
-      <c r="D250" t="s">
+      <c r="B251" t="s">
+        <v>516</v>
+      </c>
+      <c r="C251" t="s">
         <v>527</v>
       </c>
-      <c r="E250" t="s">
-[...2 lines deleted...]
-      <c r="F250" t="s">
+      <c r="D251" t="s">
         <v>528</v>
       </c>
-      <c r="G250" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E251" t="s">
         <v>61</v>
       </c>
       <c r="F251" t="s">
-        <v>277</v>
+        <v>529</v>
       </c>
       <c r="G251" t="s">
         <v>222</v>
       </c>
       <c r="H251" t="s">
-        <v>277</v>
+        <v>529</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="B252" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C252" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D252" t="s">
+        <v>528</v>
+      </c>
+      <c r="E252" t="s">
+        <v>61</v>
+      </c>
+      <c r="F252" t="s">
+        <v>277</v>
+      </c>
+      <c r="G252" t="s">
+        <v>222</v>
+      </c>
+      <c r="H252" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9">
+      <c r="B253" t="s">
+        <v>516</v>
+      </c>
+      <c r="C253" t="s">
         <v>527</v>
       </c>
-      <c r="E252" t="s">
-[...5 lines deleted...]
-      <c r="G252" t="s">
+      <c r="D253" t="s">
+        <v>528</v>
+      </c>
+      <c r="E253" t="s">
+        <v>61</v>
+      </c>
+      <c r="F253" t="s">
+        <v>530</v>
+      </c>
+      <c r="G253" t="s">
         <v>134</v>
       </c>
-      <c r="H252" t="s">
-[...4 lines deleted...]
-      <c r="A253">
+      <c r="H253" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9">
+      <c r="A254">
         <v>125</v>
       </c>
-      <c r="B253" t="s">
-[...5 lines deleted...]
-      <c r="D253" t="s">
+      <c r="B254" t="s">
+        <v>516</v>
+      </c>
+      <c r="C254" t="s">
         <v>531</v>
       </c>
-      <c r="E253" t="s">
-[...2 lines deleted...]
-      <c r="F253" t="s">
+      <c r="D254" t="s">
         <v>532</v>
-      </c>
-[...15 lines deleted...]
-        <v>531</v>
       </c>
       <c r="E254" t="s">
         <v>61</v>
       </c>
       <c r="F254" t="s">
         <v>533</v>
       </c>
       <c r="G254" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="H254" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="255" spans="1:9">
-      <c r="A255">
-[...1 lines deleted...]
-      </c>
       <c r="B255" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C255" t="s">
+        <v>531</v>
+      </c>
+      <c r="D255" t="s">
+        <v>532</v>
+      </c>
+      <c r="E255" t="s">
+        <v>61</v>
+      </c>
+      <c r="F255" t="s">
         <v>534</v>
       </c>
-      <c r="D255" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G255" t="s">
-        <v>537</v>
+        <v>134</v>
       </c>
       <c r="H255" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B256" t="s">
+        <v>516</v>
+      </c>
+      <c r="C256" t="s">
+        <v>535</v>
+      </c>
+      <c r="D256" t="s">
+        <v>536</v>
+      </c>
+      <c r="E256" t="s">
+        <v>61</v>
+      </c>
+      <c r="F256" t="s">
+        <v>537</v>
+      </c>
+      <c r="G256" t="s">
         <v>538</v>
       </c>
-      <c r="C256" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H256" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>537</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B257" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C257" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="D257" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="E257" t="s">
         <v>11</v>
       </c>
       <c r="F257" t="s">
-        <v>45</v>
+        <v>542</v>
       </c>
       <c r="G257" t="s">
+        <v>543</v>
+      </c>
+      <c r="H257" t="s">
+        <v>544</v>
+      </c>
+      <c r="I257" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9">
+      <c r="A258">
+        <v>128</v>
+      </c>
+      <c r="B258" t="s">
+        <v>539</v>
+      </c>
+      <c r="C258" t="s">
+        <v>545</v>
+      </c>
+      <c r="D258" t="s">
         <v>546</v>
-      </c>
-[...12 lines deleted...]
-        <v>545</v>
       </c>
       <c r="E258" t="s">
         <v>11</v>
       </c>
       <c r="F258" t="s">
-        <v>415</v>
+        <v>45</v>
       </c>
       <c r="G258" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="H258" t="s">
-        <v>415</v>
+        <v>45</v>
       </c>
     </row>
     <row r="259" spans="1:9">
-      <c r="A259">
-[...1 lines deleted...]
-      </c>
       <c r="B259" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C259" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D259" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="E259" t="s">
         <v>11</v>
       </c>
       <c r="F259" t="s">
+        <v>416</v>
+      </c>
+      <c r="G259" t="s">
+        <v>543</v>
+      </c>
+      <c r="H259" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9">
+      <c r="A260">
+        <v>129</v>
+      </c>
+      <c r="B260" t="s">
+        <v>539</v>
+      </c>
+      <c r="C260" t="s">
+        <v>548</v>
+      </c>
+      <c r="D260" t="s">
         <v>549</v>
-      </c>
-[...15 lines deleted...]
-        <v>548</v>
       </c>
       <c r="E260" t="s">
         <v>11</v>
       </c>
       <c r="F260" t="s">
         <v>550</v>
       </c>
       <c r="G260" t="s">
-        <v>16</v>
+        <v>543</v>
       </c>
       <c r="H260" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="261" spans="1:9">
-      <c r="A261">
-[...1 lines deleted...]
-      </c>
       <c r="B261" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C261" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="D261" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E261" t="s">
         <v>11</v>
       </c>
       <c r="F261" t="s">
+        <v>551</v>
+      </c>
+      <c r="G261" t="s">
+        <v>16</v>
+      </c>
+      <c r="H261" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9">
+      <c r="A262">
+        <v>130</v>
+      </c>
+      <c r="B262" t="s">
+        <v>539</v>
+      </c>
+      <c r="C262" t="s">
+        <v>552</v>
+      </c>
+      <c r="D262" t="s">
         <v>553</v>
-      </c>
-[...15 lines deleted...]
-        <v>552</v>
       </c>
       <c r="E262" t="s">
         <v>11</v>
       </c>
       <c r="F262" t="s">
-        <v>14</v>
+        <v>554</v>
       </c>
       <c r="G262" t="s">
-        <v>542</v>
+        <v>15</v>
       </c>
       <c r="H262" t="s">
-        <v>14</v>
+        <v>554</v>
       </c>
     </row>
     <row r="263" spans="1:9">
-      <c r="A263">
-[...1 lines deleted...]
-      </c>
       <c r="B263" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C263" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="D263" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E263" t="s">
         <v>11</v>
       </c>
+      <c r="F263" t="s">
+        <v>14</v>
+      </c>
+      <c r="G263" t="s">
+        <v>543</v>
+      </c>
       <c r="H263" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="I263" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9">
+      <c r="A264">
+        <v>131</v>
+      </c>
+      <c r="B264" t="s">
+        <v>539</v>
+      </c>
+      <c r="C264" t="s">
+        <v>555</v>
+      </c>
+      <c r="D264" t="s">
         <v>556</v>
-      </c>
-[...9 lines deleted...]
-        <v>555</v>
       </c>
       <c r="E264" t="s">
         <v>11</v>
       </c>
       <c r="H264" t="s">
+        <v>416</v>
+      </c>
+      <c r="I264" t="s">
         <v>557</v>
       </c>
-      <c r="I264" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="265" spans="1:9">
-      <c r="A265">
-[...1 lines deleted...]
-      </c>
       <c r="B265" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
       <c r="C265" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="D265" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="E265" t="s">
         <v>11</v>
       </c>
-      <c r="F265" t="s">
+      <c r="H265" t="s">
+        <v>558</v>
+      </c>
+      <c r="I265" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9">
+      <c r="A266">
+        <v>132</v>
+      </c>
+      <c r="B266" t="s">
+        <v>560</v>
+      </c>
+      <c r="C266" t="s">
+        <v>561</v>
+      </c>
+      <c r="D266" t="s">
         <v>562</v>
-      </c>
-[...15 lines deleted...]
-        <v>561</v>
       </c>
       <c r="E266" t="s">
         <v>11</v>
       </c>
       <c r="F266" t="s">
         <v>563</v>
       </c>
       <c r="G266" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="H266" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="267" spans="1:9">
-      <c r="A267">
-[...1 lines deleted...]
-      </c>
       <c r="B267" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C267" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="D267" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="E267" t="s">
         <v>11</v>
       </c>
       <c r="F267" t="s">
+        <v>564</v>
+      </c>
+      <c r="G267" t="s">
+        <v>51</v>
+      </c>
+      <c r="H267" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9">
+      <c r="A268">
+        <v>133</v>
+      </c>
+      <c r="B268" t="s">
+        <v>560</v>
+      </c>
+      <c r="C268" t="s">
+        <v>565</v>
+      </c>
+      <c r="D268" t="s">
         <v>566</v>
-      </c>
-[...15 lines deleted...]
-        <v>565</v>
       </c>
       <c r="E268" t="s">
         <v>11</v>
       </c>
       <c r="F268" t="s">
-        <v>524</v>
+        <v>567</v>
       </c>
       <c r="G268" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="H268" t="s">
-        <v>524</v>
+        <v>567</v>
       </c>
     </row>
     <row r="269" spans="1:9">
-      <c r="A269">
-[...1 lines deleted...]
-      </c>
       <c r="B269" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C269" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="D269" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="E269" t="s">
         <v>11</v>
       </c>
       <c r="F269" t="s">
-        <v>412</v>
+        <v>525</v>
       </c>
       <c r="G269" t="s">
-        <v>46</v>
+        <v>538</v>
       </c>
       <c r="H269" t="s">
-        <v>412</v>
+        <v>525</v>
       </c>
     </row>
     <row r="270" spans="1:9">
+      <c r="A270">
+        <v>134</v>
+      </c>
       <c r="B270" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C270" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D270" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E270" t="s">
         <v>11</v>
       </c>
       <c r="F270" t="s">
-        <v>45</v>
+        <v>413</v>
       </c>
       <c r="G270" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="H270" t="s">
-        <v>45</v>
+        <v>413</v>
       </c>
     </row>
     <row r="271" spans="1:9">
-      <c r="A271">
-[...1 lines deleted...]
-      </c>
       <c r="B271" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C271" t="s">
+        <v>568</v>
+      </c>
+      <c r="D271" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="E271" t="s">
         <v>11</v>
       </c>
       <c r="F271" t="s">
+        <v>45</v>
+      </c>
+      <c r="G271" t="s">
+        <v>16</v>
+      </c>
+      <c r="H271" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9">
+      <c r="A272">
+        <v>135</v>
+      </c>
+      <c r="B272" t="s">
+        <v>560</v>
+      </c>
+      <c r="C272" t="s">
+        <v>570</v>
+      </c>
+      <c r="D272" t="s">
         <v>571</v>
-      </c>
-[...15 lines deleted...]
-        <v>570</v>
       </c>
       <c r="E272" t="s">
         <v>11</v>
       </c>
       <c r="F272" t="s">
         <v>572</v>
       </c>
       <c r="H272" t="s">
         <v>572</v>
       </c>
       <c r="I272" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="B273" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C273" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D273" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E273" t="s">
         <v>11</v>
       </c>
       <c r="F273" t="s">
         <v>573</v>
       </c>
       <c r="H273" t="s">
         <v>573</v>
       </c>
       <c r="I273" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="274" spans="1:9">
-      <c r="A274">
-[...1 lines deleted...]
-      </c>
       <c r="B274" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C274" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="D274" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="E274" t="s">
         <v>11</v>
       </c>
       <c r="F274" t="s">
+        <v>574</v>
+      </c>
+      <c r="H274" t="s">
+        <v>574</v>
+      </c>
+      <c r="I274" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9">
+      <c r="A275">
+        <v>136</v>
+      </c>
+      <c r="B275" t="s">
+        <v>560</v>
+      </c>
+      <c r="C275" t="s">
+        <v>577</v>
+      </c>
+      <c r="D275" t="s">
         <v>578</v>
-      </c>
-[...15 lines deleted...]
-        <v>577</v>
       </c>
       <c r="E275" t="s">
         <v>11</v>
       </c>
       <c r="F275" t="s">
         <v>579</v>
       </c>
       <c r="G275" t="s">
         <v>51</v>
       </c>
       <c r="H275" t="s">
         <v>579</v>
       </c>
-      <c r="I275" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="276" spans="1:9">
       <c r="B276" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C276" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D276" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E276" t="s">
         <v>11</v>
       </c>
       <c r="F276" t="s">
         <v>580</v>
       </c>
       <c r="G276" t="s">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="H276" t="s">
         <v>580</v>
       </c>
+      <c r="I276" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="277" spans="1:9">
-      <c r="A277">
-[...1 lines deleted...]
-      </c>
       <c r="B277" t="s">
-        <v>581</v>
+        <v>560</v>
       </c>
       <c r="C277" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="D277" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="E277" t="s">
         <v>11</v>
       </c>
       <c r="F277" t="s">
-        <v>24</v>
+        <v>581</v>
       </c>
       <c r="G277" t="s">
-        <v>584</v>
+        <v>165</v>
       </c>
       <c r="H277" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>581</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B278" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C278" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="D278" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="E278" t="s">
         <v>11</v>
       </c>
       <c r="F278" t="s">
+        <v>24</v>
+      </c>
+      <c r="G278" t="s">
+        <v>585</v>
+      </c>
+      <c r="H278" t="s">
+        <v>586</v>
+      </c>
+      <c r="I278" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9">
+      <c r="A279">
+        <v>138</v>
+      </c>
+      <c r="B279" t="s">
+        <v>582</v>
+      </c>
+      <c r="C279" t="s">
+        <v>587</v>
+      </c>
+      <c r="D279" t="s">
         <v>588</v>
-      </c>
-[...18 lines deleted...]
-        <v>587</v>
       </c>
       <c r="E279" t="s">
         <v>11</v>
       </c>
       <c r="F279" t="s">
+        <v>589</v>
+      </c>
+      <c r="G279" t="s">
         <v>590</v>
       </c>
-      <c r="G279" t="s">
-        <v>15</v>
+      <c r="H279" t="s">
+        <v>592</v>
+      </c>
+      <c r="I279" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="280" spans="1:9">
-      <c r="A280">
-[...1 lines deleted...]
-      </c>
       <c r="B280" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C280" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="D280" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="E280" t="s">
         <v>11</v>
       </c>
       <c r="F280" t="s">
+        <v>591</v>
+      </c>
+      <c r="G280" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281">
+        <v>139</v>
+      </c>
+      <c r="B281" t="s">
+        <v>582</v>
+      </c>
+      <c r="C281" t="s">
+        <v>593</v>
+      </c>
+      <c r="D281" t="s">
         <v>594</v>
-      </c>
-[...12 lines deleted...]
-        <v>593</v>
       </c>
       <c r="E281" t="s">
         <v>11</v>
       </c>
       <c r="F281" t="s">
+        <v>595</v>
+      </c>
+      <c r="G281" t="s">
         <v>596</v>
       </c>
-      <c r="G281" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="282" spans="1:9">
-      <c r="A282">
-[...1 lines deleted...]
-      </c>
       <c r="B282" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C282" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="D282" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="E282" t="s">
         <v>11</v>
       </c>
       <c r="F282" t="s">
+        <v>597</v>
+      </c>
+      <c r="G282" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9">
+      <c r="A283">
+        <v>140</v>
+      </c>
+      <c r="B283" t="s">
+        <v>582</v>
+      </c>
+      <c r="C283" t="s">
+        <v>598</v>
+      </c>
+      <c r="D283" t="s">
         <v>599</v>
-      </c>
-[...12 lines deleted...]
-        <v>598</v>
       </c>
       <c r="E283" t="s">
         <v>11</v>
       </c>
       <c r="F283" t="s">
         <v>600</v>
       </c>
       <c r="G283" t="s">
-        <v>601</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:9">
-      <c r="A284">
-[...1 lines deleted...]
-      </c>
       <c r="B284" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C284" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="D284" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E284" t="s">
         <v>11</v>
       </c>
       <c r="F284" t="s">
+        <v>601</v>
+      </c>
+      <c r="G284" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9">
+      <c r="A285">
+        <v>141</v>
+      </c>
+      <c r="B285" t="s">
+        <v>582</v>
+      </c>
+      <c r="C285" t="s">
+        <v>603</v>
+      </c>
+      <c r="D285" t="s">
         <v>604</v>
-      </c>
-[...12 lines deleted...]
-        <v>603</v>
       </c>
       <c r="E285" t="s">
         <v>11</v>
       </c>
       <c r="F285" t="s">
+        <v>605</v>
+      </c>
+      <c r="G285" t="s">
         <v>606</v>
       </c>
-      <c r="G285" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="286" spans="1:9">
-      <c r="A286">
-[...1 lines deleted...]
-      </c>
       <c r="B286" t="s">
-        <v>607</v>
+        <v>582</v>
       </c>
       <c r="C286" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="D286" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="E286" t="s">
         <v>11</v>
       </c>
       <c r="F286" t="s">
-        <v>415</v>
+        <v>607</v>
       </c>
       <c r="G286" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>543</v>
       </c>
     </row>
     <row r="287" spans="1:9">
+      <c r="A287">
+        <v>142</v>
+      </c>
       <c r="B287" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C287" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D287" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E287" t="s">
         <v>11</v>
       </c>
       <c r="F287" t="s">
+        <v>416</v>
+      </c>
+      <c r="G287" t="s">
+        <v>165</v>
+      </c>
+      <c r="H287" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9">
+      <c r="B288" t="s">
+        <v>608</v>
+      </c>
+      <c r="C288" t="s">
+        <v>609</v>
+      </c>
+      <c r="D288" t="s">
         <v>610</v>
-      </c>
-[...18 lines deleted...]
-        <v>612</v>
       </c>
       <c r="E288" t="s">
         <v>11</v>
       </c>
       <c r="F288" t="s">
-        <v>141</v>
+        <v>611</v>
       </c>
       <c r="G288" t="s">
-        <v>15</v>
+        <v>248</v>
       </c>
       <c r="H288" t="s">
-        <v>141</v>
+        <v>611</v>
       </c>
     </row>
     <row r="289" spans="1:9">
+      <c r="A289">
+        <v>143</v>
+      </c>
       <c r="B289" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C289" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D289" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E289" t="s">
         <v>11</v>
       </c>
       <c r="F289" t="s">
+        <v>141</v>
+      </c>
+      <c r="G289" t="s">
+        <v>15</v>
+      </c>
+      <c r="H289" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="B290" t="s">
+        <v>608</v>
+      </c>
+      <c r="C290" t="s">
+        <v>612</v>
+      </c>
+      <c r="D290" t="s">
         <v>613</v>
-      </c>
-[...18 lines deleted...]
-        <v>615</v>
       </c>
       <c r="E290" t="s">
         <v>11</v>
       </c>
       <c r="F290" t="s">
+        <v>614</v>
+      </c>
+      <c r="G290" t="s">
+        <v>156</v>
+      </c>
+      <c r="H290" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291">
+        <v>144</v>
+      </c>
+      <c r="B291" t="s">
+        <v>608</v>
+      </c>
+      <c r="C291" t="s">
+        <v>615</v>
+      </c>
+      <c r="D291" t="s">
         <v>616</v>
-      </c>
-[...15 lines deleted...]
-        <v>615</v>
       </c>
       <c r="E291" t="s">
         <v>11</v>
       </c>
       <c r="F291" t="s">
         <v>617</v>
       </c>
       <c r="G291" t="s">
-        <v>15</v>
+        <v>165</v>
+      </c>
+      <c r="H291" t="s">
+        <v>618</v>
       </c>
     </row>
     <row r="292" spans="1:9">
-      <c r="A292">
-[...1 lines deleted...]
-      </c>
       <c r="B292" t="s">
+        <v>608</v>
+      </c>
+      <c r="C292" t="s">
+        <v>615</v>
+      </c>
+      <c r="D292" t="s">
+        <v>616</v>
+      </c>
+      <c r="E292" t="s">
+        <v>11</v>
+      </c>
+      <c r="F292" t="s">
         <v>618</v>
-      </c>
-[...10 lines deleted...]
-        <v>621</v>
       </c>
       <c r="G292" t="s">
         <v>15</v>
       </c>
-      <c r="H292" t="s">
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293">
+        <v>145</v>
+      </c>
+      <c r="B293" t="s">
+        <v>619</v>
+      </c>
+      <c r="C293" t="s">
+        <v>620</v>
+      </c>
+      <c r="D293" t="s">
         <v>621</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B293" t="s">
+      <c r="E293" t="s">
+        <v>61</v>
+      </c>
+      <c r="F293" t="s">
+        <v>622</v>
+      </c>
+      <c r="G293" t="s">
+        <v>15</v>
+      </c>
+      <c r="H293" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="B294" t="s">
+        <v>619</v>
+      </c>
+      <c r="C294" t="s">
+        <v>620</v>
+      </c>
+      <c r="D294" t="s">
+        <v>621</v>
+      </c>
+      <c r="E294" t="s">
+        <v>61</v>
+      </c>
+      <c r="F294" t="s">
         <v>618</v>
       </c>
-      <c r="C293" t="s">
+      <c r="G294" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295">
+        <v>146</v>
+      </c>
+      <c r="B295" t="s">
         <v>619</v>
       </c>
-      <c r="D293" t="s">
-[...22 lines deleted...]
-      <c r="D294" t="s">
+      <c r="C295" t="s">
         <v>623</v>
       </c>
-      <c r="E294" t="s">
-[...8 lines deleted...]
-      <c r="H294" t="s">
+      <c r="D295" t="s">
         <v>624</v>
-      </c>
-[...9 lines deleted...]
-        <v>623</v>
       </c>
       <c r="E295" t="s">
         <v>186</v>
       </c>
       <c r="F295" t="s">
+        <v>24</v>
+      </c>
+      <c r="G295" t="s">
+        <v>46</v>
+      </c>
+      <c r="H295" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="B296" t="s">
+        <v>619</v>
+      </c>
+      <c r="C296" t="s">
+        <v>623</v>
+      </c>
+      <c r="D296" t="s">
         <v>624</v>
-      </c>
-[...15 lines deleted...]
-        <v>627</v>
       </c>
       <c r="E296" t="s">
         <v>186</v>
       </c>
       <c r="F296" t="s">
-        <v>270</v>
+        <v>625</v>
       </c>
       <c r="G296" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>626</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B297" t="s">
+        <v>619</v>
+      </c>
+      <c r="C297" t="s">
+        <v>627</v>
+      </c>
+      <c r="D297" t="s">
         <v>628</v>
-      </c>
-[...4 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E297" t="s">
         <v>186</v>
       </c>
       <c r="F297" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="G297" t="s">
-        <v>156</v>
+        <v>630</v>
       </c>
       <c r="H297" t="s">
-        <v>631</v>
+        <v>270</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="B298" t="s">
+        <v>619</v>
+      </c>
+      <c r="C298" t="s">
+        <v>627</v>
+      </c>
+      <c r="D298" t="s">
         <v>628</v>
-      </c>
-[...4 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E298" t="s">
         <v>186</v>
       </c>
       <c r="F298" t="s">
-        <v>632</v>
+        <v>270</v>
       </c>
       <c r="G298" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>222</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B299" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C299" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D299" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="E299" t="s">
         <v>186</v>
       </c>
       <c r="F299" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="G299" t="s">
         <v>156</v>
       </c>
       <c r="H299" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="B300" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C300" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D300" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="E300" t="s">
         <v>186</v>
       </c>
       <c r="F300" t="s">
-        <v>42</v>
+        <v>635</v>
       </c>
       <c r="G300" t="s">
-        <v>156</v>
+        <v>636</v>
       </c>
       <c r="H300" t="s">
-        <v>42</v>
+        <v>635</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B301" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C301" t="s">
         <v>637</v>
       </c>
       <c r="D301" t="s">
         <v>638</v>
       </c>
       <c r="E301" t="s">
         <v>186</v>
       </c>
       <c r="F301" t="s">
         <v>639</v>
       </c>
       <c r="G301" t="s">
         <v>156</v>
       </c>
       <c r="H301" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="B302" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C302" t="s">
         <v>637</v>
       </c>
       <c r="D302" t="s">
         <v>638</v>
       </c>
       <c r="E302" t="s">
         <v>186</v>
       </c>
       <c r="F302" t="s">
-        <v>640</v>
+        <v>42</v>
       </c>
       <c r="G302" t="s">
-        <v>222</v>
+        <v>156</v>
       </c>
       <c r="H302" t="s">
-        <v>640</v>
+        <v>42</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B303" t="s">
+        <v>631</v>
+      </c>
+      <c r="C303" t="s">
+        <v>640</v>
+      </c>
+      <c r="D303" t="s">
         <v>641</v>
       </c>
-      <c r="C303" t="s">
-[...2 lines deleted...]
-      <c r="D303" t="s">
+      <c r="E303" t="s">
+        <v>186</v>
+      </c>
+      <c r="F303" t="s">
         <v>642</v>
       </c>
-      <c r="E303" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G303" t="s">
-        <v>222</v>
+        <v>156</v>
       </c>
       <c r="H303" t="s">
-        <v>45</v>
+        <v>642</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="B304" t="s">
+        <v>631</v>
+      </c>
+      <c r="C304" t="s">
+        <v>640</v>
+      </c>
+      <c r="D304" t="s">
         <v>641</v>
       </c>
-      <c r="C304" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E304" t="s">
-        <v>61</v>
+        <v>186</v>
       </c>
       <c r="F304" t="s">
         <v>643</v>
       </c>
       <c r="G304" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="H304" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B305" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C305" t="s">
-        <v>644</v>
+        <v>295</v>
       </c>
       <c r="D305" t="s">
         <v>645</v>
       </c>
       <c r="E305" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="F305" t="s">
-        <v>646</v>
+        <v>45</v>
       </c>
       <c r="G305" t="s">
         <v>222</v>
       </c>
       <c r="H305" t="s">
-        <v>646</v>
+        <v>45</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="B306" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C306" t="s">
-        <v>644</v>
+        <v>295</v>
       </c>
       <c r="D306" t="s">
         <v>645</v>
       </c>
       <c r="E306" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="F306" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="G306" t="s">
         <v>156</v>
       </c>
       <c r="H306" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B307" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C307" t="s">
+        <v>647</v>
+      </c>
+      <c r="D307" t="s">
         <v>648</v>
       </c>
-      <c r="D307" t="s">
+      <c r="E307" t="s">
+        <v>11</v>
+      </c>
+      <c r="F307" t="s">
         <v>649</v>
-      </c>
-[...4 lines deleted...]
-        <v>650</v>
       </c>
       <c r="G307" t="s">
         <v>222</v>
       </c>
       <c r="H307" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="B308" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C308" t="s">
+        <v>647</v>
+      </c>
+      <c r="D308" t="s">
         <v>648</v>
       </c>
-      <c r="D308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E308" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="F308" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="G308" t="s">
-        <v>15</v>
+        <v>156</v>
       </c>
       <c r="H308" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B309" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C309" t="s">
+        <v>651</v>
+      </c>
+      <c r="D309" t="s">
         <v>652</v>
       </c>
-      <c r="D309" t="s">
+      <c r="E309" t="s">
+        <v>61</v>
+      </c>
+      <c r="F309" t="s">
         <v>653</v>
       </c>
-      <c r="E309" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G309" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="H309" t="s">
-        <v>415</v>
+        <v>653</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="B310" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C310" t="s">
+        <v>651</v>
+      </c>
+      <c r="D310" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
       <c r="E310" t="s">
         <v>61</v>
       </c>
       <c r="F310" t="s">
         <v>654</v>
       </c>
       <c r="G310" t="s">
-        <v>655</v>
+        <v>15</v>
+      </c>
+      <c r="H310" t="s">
+        <v>654</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B311" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C311" t="s">
+        <v>655</v>
+      </c>
+      <c r="D311" t="s">
         <v>656</v>
       </c>
-      <c r="D311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E311" t="s">
         <v>61</v>
       </c>
       <c r="F311" t="s">
-        <v>141</v>
+        <v>416</v>
       </c>
       <c r="G311" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="H311" t="s">
-        <v>141</v>
+        <v>416</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="B312" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C312" t="s">
+        <v>655</v>
+      </c>
+      <c r="D312" t="s">
         <v>656</v>
       </c>
-      <c r="D312" t="s">
+      <c r="E312" t="s">
+        <v>61</v>
+      </c>
+      <c r="F312" t="s">
         <v>657</v>
       </c>
-      <c r="E312" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G312" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313">
+        <v>155</v>
+      </c>
+      <c r="B313" t="s">
+        <v>644</v>
+      </c>
+      <c r="C313" t="s">
+        <v>658</v>
+      </c>
+      <c r="D313" t="s">
+        <v>659</v>
+      </c>
+      <c r="E313" t="s">
+        <v>61</v>
+      </c>
+      <c r="F313" t="s">
+        <v>141</v>
+      </c>
+      <c r="G313" t="s">
+        <v>165</v>
+      </c>
+      <c r="H313" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="B314" t="s">
+        <v>644</v>
+      </c>
+      <c r="C314" t="s">
+        <v>658</v>
+      </c>
+      <c r="D314" t="s">
+        <v>659</v>
+      </c>
+      <c r="E314" t="s">
+        <v>61</v>
+      </c>
+      <c r="F314" t="s">
+        <v>482</v>
+      </c>
+      <c r="G314" t="s">
         <v>15</v>
       </c>
-      <c r="H312" t="s">
-[...33 lines deleted...]
-      <c r="D314" t="s">
+      <c r="H314" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="B315" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C315" t="s">
+        <v>658</v>
+      </c>
+      <c r="D315" t="s">
         <v>659</v>
       </c>
-      <c r="D315" t="s">
+      <c r="E315" t="s">
+        <v>61</v>
+      </c>
+      <c r="F315" t="s">
         <v>660</v>
       </c>
-      <c r="E315" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G315" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>156</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B316" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C316" t="s">
+        <v>661</v>
+      </c>
+      <c r="D316" t="s">
+        <v>662</v>
+      </c>
+      <c r="E316" t="s">
+        <v>61</v>
+      </c>
+      <c r="F316" t="s">
         <v>663</v>
       </c>
-      <c r="D316" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G316" t="s">
-        <v>51</v>
+        <v>630</v>
       </c>
       <c r="H316" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="B317" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C317" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="D317" t="s">
+        <v>662</v>
+      </c>
+      <c r="E317" t="s">
+        <v>61</v>
+      </c>
+      <c r="F317" t="s">
         <v>664</v>
       </c>
-      <c r="E317" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G317" t="s">
-        <v>165</v>
+        <v>222</v>
       </c>
       <c r="H317" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B318" t="s">
+        <v>644</v>
+      </c>
+      <c r="C318" t="s">
+        <v>665</v>
+      </c>
+      <c r="D318" t="s">
+        <v>666</v>
+      </c>
+      <c r="E318" t="s">
+        <v>61</v>
+      </c>
+      <c r="F318" t="s">
         <v>667</v>
       </c>
-      <c r="C318" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G318" t="s">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="H318" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="B319" t="s">
-        <v>667</v>
+        <v>644</v>
       </c>
       <c r="C319" t="s">
+        <v>665</v>
+      </c>
+      <c r="D319" t="s">
+        <v>666</v>
+      </c>
+      <c r="E319" t="s">
+        <v>61</v>
+      </c>
+      <c r="F319" t="s">
         <v>668</v>
       </c>
-      <c r="D319" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G319" t="s">
-        <v>655</v>
+        <v>165</v>
       </c>
       <c r="H319" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320">
+        <v>158</v>
+      </c>
+      <c r="B320" t="s">
+        <v>669</v>
+      </c>
+      <c r="C320" t="s">
+        <v>670</v>
+      </c>
+      <c r="D320" t="s">
+        <v>671</v>
+      </c>
+      <c r="E320" t="s">
+        <v>186</v>
+      </c>
+      <c r="F320" t="s">
+        <v>672</v>
+      </c>
+      <c r="G320" t="s">
+        <v>165</v>
+      </c>
+      <c r="H320" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9">
+      <c r="B321" t="s">
+        <v>669</v>
+      </c>
+      <c r="C321" t="s">
+        <v>670</v>
+      </c>
+      <c r="D321" t="s">
+        <v>671</v>
+      </c>
+      <c r="E321" t="s">
+        <v>186</v>
+      </c>
+      <c r="F321" t="s">
+        <v>673</v>
+      </c>
+      <c r="G321" t="s">
+        <v>630</v>
+      </c>
+      <c r="H321" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9">
+      <c r="A322">
         <v>159</v>
       </c>
-      <c r="B320" t="s">
-[...5 lines deleted...]
-      <c r="D320" t="s">
+      <c r="B322" t="s">
         <v>674</v>
       </c>
-      <c r="E320" t="s">
-[...2 lines deleted...]
-      <c r="F320" t="s">
+      <c r="C322" t="s">
         <v>675</v>
       </c>
-      <c r="G320" t="s">
-[...13 lines deleted...]
-      <c r="C321" t="s">
+      <c r="D322" t="s">
         <v>676</v>
-      </c>
-[...24 lines deleted...]
-        <v>677</v>
       </c>
       <c r="E322" t="s">
         <v>11</v>
       </c>
       <c r="F322" t="s">
-        <v>163</v>
+        <v>677</v>
       </c>
       <c r="G322" t="s">
-        <v>679</v>
+        <v>222</v>
       </c>
       <c r="H322" t="s">
-        <v>163</v>
+        <v>677</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B323" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C323" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="D323" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E323" t="s">
         <v>11</v>
       </c>
       <c r="F323" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="G323" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="H323" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="B324" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C324" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="D324" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E324" t="s">
         <v>11</v>
       </c>
       <c r="F324" t="s">
-        <v>683</v>
+        <v>163</v>
       </c>
       <c r="G324" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="H324" t="s">
-        <v>683</v>
+        <v>163</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B325" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C325" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="D325" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="E325" t="s">
         <v>11</v>
       </c>
       <c r="F325" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="G325" t="s">
         <v>15</v>
       </c>
       <c r="H325" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="B326" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C326" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="D326" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="E326" t="s">
         <v>11</v>
       </c>
       <c r="F326" t="s">
-        <v>277</v>
+        <v>685</v>
       </c>
       <c r="G326" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="H326" t="s">
-        <v>277</v>
+        <v>685</v>
       </c>
     </row>
     <row r="327" spans="1:9">
+      <c r="A327">
+        <v>162</v>
+      </c>
       <c r="B327" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C327" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D327" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="E327" t="s">
         <v>11</v>
       </c>
       <c r="F327" t="s">
-        <v>270</v>
+        <v>689</v>
       </c>
       <c r="G327" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H327" t="s">
-        <v>270</v>
+        <v>689</v>
       </c>
     </row>
     <row r="328" spans="1:9">
-      <c r="A328">
-[...1 lines deleted...]
-      </c>
       <c r="B328" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C328" t="s">
+        <v>687</v>
+      </c>
+      <c r="D328" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
       <c r="E328" t="s">
         <v>11</v>
       </c>
       <c r="F328" t="s">
-        <v>690</v>
+        <v>277</v>
       </c>
       <c r="G328" t="s">
-        <v>16</v>
+        <v>681</v>
       </c>
       <c r="H328" t="s">
-        <v>691</v>
+        <v>277</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="B329" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C329" t="s">
+        <v>687</v>
+      </c>
+      <c r="D329" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
       <c r="E329" t="s">
         <v>11</v>
       </c>
       <c r="F329" t="s">
-        <v>691</v>
+        <v>270</v>
       </c>
       <c r="G329" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="H329" t="s">
+        <v>270</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B330" t="s">
-        <v>692</v>
+        <v>674</v>
       </c>
       <c r="C330" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="D330" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="E330" t="s">
         <v>11</v>
       </c>
       <c r="F330" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="G330" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H330" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="B331" t="s">
-        <v>692</v>
+        <v>674</v>
       </c>
       <c r="C331" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="D331" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="E331" t="s">
         <v>11</v>
       </c>
       <c r="F331" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="G331" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B332" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C332" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="D332" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E332" t="s">
         <v>11</v>
       </c>
       <c r="F332" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="G332" t="s">
         <v>15</v>
       </c>
       <c r="H332" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="B333" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C333" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="D333" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E333" t="s">
         <v>11</v>
       </c>
       <c r="F333" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="G333" t="s">
         <v>222</v>
       </c>
       <c r="H333" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B334" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C334" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="D334" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E334" t="s">
         <v>11</v>
       </c>
       <c r="F334" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="G334" t="s">
-        <v>222</v>
+        <v>15</v>
       </c>
       <c r="H334" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="B335" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C335" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="D335" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E335" t="s">
         <v>11</v>
       </c>
       <c r="F335" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="G335" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="H335" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B336" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C336" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="D336" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="E336" t="s">
         <v>11</v>
       </c>
       <c r="F336" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="G336" t="s">
         <v>222</v>
       </c>
       <c r="H336" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="B337" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C337" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="D337" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="E337" t="s">
         <v>11</v>
       </c>
       <c r="F337" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="G337" t="s">
-        <v>222</v>
+        <v>15</v>
       </c>
       <c r="H337" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B338" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C338" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="D338" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="E338" t="s">
         <v>11</v>
       </c>
       <c r="F338" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="G338" t="s">
         <v>222</v>
       </c>
       <c r="H338" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="B339" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C339" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="D339" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="E339" t="s">
         <v>11</v>
       </c>
       <c r="F339" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="G339" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="H339" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B340" t="s">
-        <v>713</v>
+        <v>694</v>
       </c>
       <c r="C340" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="D340" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="E340" t="s">
         <v>11</v>
       </c>
       <c r="F340" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="G340" t="s">
         <v>222</v>
       </c>
       <c r="H340" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="B341" t="s">
-        <v>713</v>
+        <v>694</v>
       </c>
       <c r="C341" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="D341" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="E341" t="s">
         <v>11</v>
       </c>
       <c r="F341" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="G341" t="s">
         <v>15</v>
       </c>
       <c r="H341" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B342" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C342" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="D342" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="E342" t="s">
         <v>11</v>
       </c>
       <c r="F342" t="s">
-        <v>720</v>
+        <v>718</v>
+      </c>
+      <c r="G342" t="s">
+        <v>222</v>
       </c>
       <c r="H342" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>718</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="B343" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C343" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="D343" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="E343" t="s">
         <v>11</v>
       </c>
       <c r="F343" t="s">
-        <v>721</v>
+        <v>719</v>
+      </c>
+      <c r="G343" t="s">
+        <v>15</v>
       </c>
       <c r="H343" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>719</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B344" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C344" t="s">
-        <v>74</v>
+        <v>720</v>
       </c>
       <c r="D344" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="E344" t="s">
         <v>11</v>
       </c>
       <c r="F344" t="s">
-        <v>723</v>
-[...1 lines deleted...]
-      <c r="G344" t="s">
+        <v>722</v>
+      </c>
+      <c r="H344" t="s">
+        <v>722</v>
+      </c>
+      <c r="I344" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="B345" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C345" t="s">
-        <v>74</v>
+        <v>720</v>
       </c>
       <c r="D345" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="E345" t="s">
         <v>11</v>
       </c>
       <c r="F345" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>723</v>
       </c>
       <c r="H345" t="s">
-        <v>724</v>
+        <v>723</v>
+      </c>
+      <c r="I345" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B346" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C346" t="s">
-        <v>725</v>
+        <v>74</v>
       </c>
       <c r="D346" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="E346" t="s">
         <v>11</v>
       </c>
       <c r="F346" t="s">
-        <v>13</v>
+        <v>725</v>
+      </c>
+      <c r="G346" t="s">
+        <v>15</v>
       </c>
       <c r="H346" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>725</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="B347" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C347" t="s">
-        <v>725</v>
+        <v>74</v>
       </c>
       <c r="D347" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="E347" t="s">
         <v>11</v>
       </c>
       <c r="F347" t="s">
-        <v>196</v>
+        <v>726</v>
+      </c>
+      <c r="G347" t="s">
+        <v>15</v>
       </c>
       <c r="H347" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>726</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B348" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C348" t="s">
         <v>727</v>
       </c>
       <c r="D348" t="s">
         <v>728</v>
       </c>
       <c r="E348" t="s">
         <v>11</v>
       </c>
       <c r="F348" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="H348" t="s">
-        <v>730</v>
+        <v>13</v>
       </c>
       <c r="I348" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
     </row>
     <row r="349" spans="1:9">
-      <c r="A349">
-[...1 lines deleted...]
-      </c>
       <c r="B349" t="s">
-        <v>731</v>
+        <v>715</v>
       </c>
       <c r="C349" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
       <c r="D349" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="E349" t="s">
         <v>11</v>
       </c>
       <c r="F349" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="G349" t="s">
+        <v>196</v>
+      </c>
+      <c r="H349" t="s">
+        <v>196</v>
+      </c>
+      <c r="I349" t="s">
         <v>15</v>
       </c>
-      <c r="H349" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="350" spans="1:9">
+      <c r="A350">
+        <v>173</v>
+      </c>
       <c r="B350" t="s">
-        <v>731</v>
+        <v>715</v>
       </c>
       <c r="C350" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="D350" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="E350" t="s">
         <v>11</v>
       </c>
       <c r="F350" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="G350" t="s">
+        <v>51</v>
+      </c>
+      <c r="H350" t="s">
+        <v>732</v>
+      </c>
+      <c r="I350" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B351" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C351" t="s">
+        <v>734</v>
+      </c>
+      <c r="D351" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="E351" t="s">
         <v>11</v>
       </c>
       <c r="F351" t="s">
-        <v>737</v>
+        <v>45</v>
       </c>
       <c r="G351" t="s">
         <v>15</v>
       </c>
       <c r="H351" t="s">
-        <v>737</v>
+        <v>45</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="B352" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C352" t="s">
+        <v>734</v>
+      </c>
+      <c r="D352" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="E352" t="s">
         <v>11</v>
       </c>
       <c r="F352" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="G352" t="s">
         <v>15</v>
       </c>
       <c r="H352" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B353" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C353" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="D353" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="E353" t="s">
         <v>11</v>
       </c>
       <c r="F353" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="G353" t="s">
         <v>15</v>
       </c>
       <c r="H353" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="B354" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C354" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="D354" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="E354" t="s">
         <v>11</v>
       </c>
       <c r="F354" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="G354" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="H354" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B355" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C355" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="D355" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E355" t="s">
         <v>11</v>
       </c>
       <c r="F355" t="s">
-        <v>412</v>
+        <v>743</v>
       </c>
       <c r="G355" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="H355" t="s">
-        <v>412</v>
+        <v>743</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="B356" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C356" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="D356" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E356" t="s">
         <v>11</v>
       </c>
       <c r="F356" t="s">
-        <v>45</v>
+        <v>744</v>
       </c>
       <c r="G356" t="s">
         <v>165</v>
       </c>
       <c r="H356" t="s">
-        <v>45</v>
+        <v>744</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B357" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C357" t="s">
         <v>745</v>
       </c>
       <c r="D357" t="s">
         <v>746</v>
       </c>
       <c r="E357" t="s">
         <v>11</v>
       </c>
       <c r="F357" t="s">
-        <v>747</v>
+        <v>413</v>
       </c>
       <c r="G357" t="s">
         <v>165</v>
       </c>
       <c r="H357" t="s">
-        <v>747</v>
+        <v>413</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="B358" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C358" t="s">
         <v>745</v>
       </c>
       <c r="D358" t="s">
         <v>746</v>
       </c>
       <c r="E358" t="s">
         <v>11</v>
       </c>
       <c r="F358" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="G358" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="H358" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B359" t="s">
+        <v>733</v>
+      </c>
+      <c r="C359" t="s">
+        <v>747</v>
+      </c>
+      <c r="D359" t="s">
         <v>748</v>
       </c>
-      <c r="C359" t="s">
+      <c r="E359" t="s">
+        <v>11</v>
+      </c>
+      <c r="F359" t="s">
         <v>749</v>
       </c>
-      <c r="D359" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G359" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="H359" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="B360" t="s">
+        <v>733</v>
+      </c>
+      <c r="C360" t="s">
+        <v>747</v>
+      </c>
+      <c r="D360" t="s">
         <v>748</v>
       </c>
-      <c r="C360" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E360" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="F360" t="s">
-        <v>752</v>
+        <v>87</v>
       </c>
       <c r="G360" t="s">
         <v>15</v>
       </c>
       <c r="H360" t="s">
-        <v>752</v>
+        <v>87</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B361" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C361" t="s">
+        <v>751</v>
+      </c>
+      <c r="D361" t="s">
+        <v>752</v>
+      </c>
+      <c r="E361" t="s">
+        <v>61</v>
+      </c>
+      <c r="F361" t="s">
         <v>753</v>
       </c>
-      <c r="D361" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G361" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H361" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="B362" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C362" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="D362" t="s">
+        <v>752</v>
+      </c>
+      <c r="E362" t="s">
+        <v>61</v>
+      </c>
+      <c r="F362" t="s">
         <v>754</v>
       </c>
-      <c r="E362" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G362" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="H362" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B363" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C363" t="s">
+        <v>755</v>
+      </c>
+      <c r="D363" t="s">
+        <v>756</v>
+      </c>
+      <c r="E363" t="s">
+        <v>61</v>
+      </c>
+      <c r="F363" t="s">
         <v>757</v>
       </c>
-      <c r="D363" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G363" t="s">
-        <v>222</v>
+        <v>51</v>
       </c>
       <c r="H363" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="B364" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C364" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="D364" t="s">
+        <v>756</v>
+      </c>
+      <c r="E364" t="s">
+        <v>61</v>
+      </c>
+      <c r="F364" t="s">
         <v>758</v>
       </c>
-      <c r="E364" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G364" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="H364" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B365" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C365" t="s">
+        <v>759</v>
+      </c>
+      <c r="D365" t="s">
+        <v>760</v>
+      </c>
+      <c r="E365" t="s">
+        <v>61</v>
+      </c>
+      <c r="F365" t="s">
         <v>761</v>
       </c>
-      <c r="D365" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G365" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="H365" t="s">
-        <v>182</v>
+        <v>761</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="B366" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C366" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="D366" t="s">
+        <v>760</v>
+      </c>
+      <c r="E366" t="s">
+        <v>61</v>
+      </c>
+      <c r="F366" t="s">
         <v>762</v>
       </c>
-      <c r="E366" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G366" t="s">
-        <v>546</v>
+        <v>15</v>
       </c>
       <c r="H366" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B367" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C367" t="s">
+        <v>763</v>
+      </c>
+      <c r="D367" t="s">
         <v>764</v>
       </c>
-      <c r="D367" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E367" t="s">
         <v>61</v>
       </c>
       <c r="F367" t="s">
-        <v>751</v>
+        <v>182</v>
       </c>
       <c r="G367" t="s">
-        <v>766</v>
+        <v>15</v>
       </c>
       <c r="H367" t="s">
-        <v>751</v>
+        <v>182</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="B368" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C368" t="s">
+        <v>763</v>
+      </c>
+      <c r="D368" t="s">
         <v>764</v>
       </c>
-      <c r="D368" t="s">
+      <c r="E368" t="s">
+        <v>61</v>
+      </c>
+      <c r="F368" t="s">
         <v>765</v>
       </c>
-      <c r="E368" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G368" t="s">
-        <v>768</v>
+        <v>547</v>
       </c>
       <c r="H368" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B369" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C369" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="D369" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="E369" t="s">
         <v>61</v>
       </c>
       <c r="F369" t="s">
-        <v>771</v>
+        <v>753</v>
       </c>
       <c r="G369" t="s">
-        <v>15</v>
+        <v>768</v>
       </c>
       <c r="H369" t="s">
-        <v>771</v>
+        <v>753</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="B370" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C370" t="s">
+        <v>766</v>
+      </c>
+      <c r="D370" t="s">
+        <v>767</v>
+      </c>
+      <c r="E370" t="s">
+        <v>61</v>
+      </c>
+      <c r="F370" t="s">
         <v>769</v>
       </c>
-      <c r="D370" t="s">
+      <c r="G370" t="s">
         <v>770</v>
       </c>
-      <c r="E370" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H370" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B371" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C371" t="s">
+        <v>771</v>
+      </c>
+      <c r="D371" t="s">
+        <v>772</v>
+      </c>
+      <c r="E371" t="s">
+        <v>61</v>
+      </c>
+      <c r="F371" t="s">
         <v>773</v>
       </c>
-      <c r="D371" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G371" t="s">
-        <v>222</v>
+        <v>15</v>
       </c>
       <c r="H371" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="B372" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C372" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="D372" t="s">
+        <v>772</v>
+      </c>
+      <c r="E372" t="s">
+        <v>61</v>
+      </c>
+      <c r="F372" t="s">
         <v>774</v>
       </c>
-      <c r="E372" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G372" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="H372" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B373" t="s">
+        <v>750</v>
+      </c>
+      <c r="C373" t="s">
+        <v>775</v>
+      </c>
+      <c r="D373" t="s">
         <v>776</v>
       </c>
-      <c r="C373" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E373" t="s">
-        <v>186</v>
+        <v>61</v>
       </c>
       <c r="F373" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="G373" t="s">
-        <v>165</v>
+        <v>222</v>
       </c>
       <c r="H373" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="B374" t="s">
+        <v>750</v>
+      </c>
+      <c r="C374" t="s">
+        <v>775</v>
+      </c>
+      <c r="D374" t="s">
         <v>776</v>
       </c>
-      <c r="C374" t="s">
+      <c r="E374" t="s">
+        <v>61</v>
+      </c>
+      <c r="F374" t="s">
         <v>777</v>
       </c>
-      <c r="D374" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G374" t="s">
-        <v>222</v>
+        <v>15</v>
       </c>
       <c r="H374" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B375" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C375" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="D375" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="E375" t="s">
         <v>186</v>
       </c>
       <c r="F375" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="G375" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="H375" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="B376" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C376" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="D376" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="E376" t="s">
         <v>186</v>
       </c>
       <c r="F376" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="G376" t="s">
         <v>222</v>
       </c>
       <c r="H376" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B377" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C377" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="D377" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="E377" t="s">
         <v>186</v>
       </c>
       <c r="F377" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="G377" t="s">
         <v>15</v>
       </c>
       <c r="H377" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="B378" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C378" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="D378" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="E378" t="s">
         <v>186</v>
       </c>
       <c r="F378" t="s">
-        <v>415</v>
+        <v>786</v>
       </c>
       <c r="G378" t="s">
-        <v>51</v>
+        <v>222</v>
       </c>
       <c r="H378" t="s">
-        <v>415</v>
+        <v>786</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B379" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C379" t="s">
+        <v>787</v>
+      </c>
+      <c r="D379" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
       <c r="E379" t="s">
         <v>186</v>
       </c>
       <c r="F379" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="G379" t="s">
         <v>15</v>
       </c>
       <c r="H379" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="B380" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C380" t="s">
+        <v>787</v>
+      </c>
+      <c r="D380" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
       <c r="E380" t="s">
         <v>186</v>
       </c>
       <c r="F380" t="s">
-        <v>791</v>
+        <v>416</v>
       </c>
       <c r="G380" t="s">
         <v>51</v>
       </c>
       <c r="H380" t="s">
-        <v>791</v>
+        <v>416</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B381" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C381" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="D381" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E381" t="s">
         <v>186</v>
       </c>
       <c r="F381" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="G381" t="s">
         <v>15</v>
       </c>
       <c r="H381" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="B382" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C382" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="D382" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E382" t="s">
         <v>186</v>
       </c>
       <c r="F382" t="s">
-        <v>133</v>
+        <v>793</v>
       </c>
       <c r="G382" t="s">
         <v>51</v>
       </c>
       <c r="H382" t="s">
-        <v>133</v>
+        <v>793</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B383" t="s">
+        <v>778</v>
+      </c>
+      <c r="C383" t="s">
+        <v>794</v>
+      </c>
+      <c r="D383" t="s">
         <v>795</v>
       </c>
-      <c r="C383" t="s">
+      <c r="E383" t="s">
+        <v>186</v>
+      </c>
+      <c r="F383" t="s">
         <v>796</v>
       </c>
-      <c r="D383" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="G383" t="s">
+        <v>15</v>
       </c>
       <c r="H383" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>796</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="B384" t="s">
+        <v>778</v>
+      </c>
+      <c r="C384" t="s">
+        <v>794</v>
+      </c>
+      <c r="D384" t="s">
         <v>795</v>
       </c>
-      <c r="C384" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E384" t="s">
-        <v>11</v>
+        <v>186</v>
+      </c>
+      <c r="F384" t="s">
+        <v>133</v>
+      </c>
+      <c r="G384" t="s">
+        <v>51</v>
       </c>
       <c r="H384" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>133</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B385" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C385" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="D385" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E385" t="s">
         <v>11</v>
       </c>
       <c r="H385" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="I385" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="386" spans="1:9">
-      <c r="A386">
-[...1 lines deleted...]
-      </c>
       <c r="B386" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C386" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="D386" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="E386" t="s">
         <v>11</v>
       </c>
       <c r="H386" t="s">
-        <v>132</v>
+        <v>801</v>
       </c>
       <c r="I386" t="s">
-        <v>88</v>
+        <v>52</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B387" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C387" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="D387" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="E387" t="s">
         <v>11</v>
       </c>
-      <c r="F387" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H387" t="s">
-        <v>174</v>
+        <v>804</v>
+      </c>
+      <c r="I387" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B388" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C388" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="D388" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="E388" t="s">
         <v>11</v>
       </c>
       <c r="H388" t="s">
-        <v>270</v>
+        <v>132</v>
       </c>
       <c r="I388" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9">
+      <c r="A389">
+        <v>194</v>
+      </c>
+      <c r="B389" t="s">
+        <v>797</v>
+      </c>
+      <c r="C389" t="s">
         <v>807</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C389" t="s">
+      <c r="D389" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
       <c r="E389" t="s">
         <v>11</v>
       </c>
+      <c r="F389" t="s">
+        <v>174</v>
+      </c>
+      <c r="G389" t="s">
+        <v>809</v>
+      </c>
       <c r="H389" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>174</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B390" t="s">
-        <v>151</v>
+        <v>797</v>
       </c>
       <c r="C390" t="s">
+        <v>810</v>
+      </c>
+      <c r="D390" t="s">
         <v>811</v>
       </c>
-      <c r="D390" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E390" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>11</v>
+      </c>
+      <c r="H390" t="s">
+        <v>270</v>
+      </c>
+      <c r="I390" t="s">
+        <v>809</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="B391" t="s">
-        <v>151</v>
+        <v>797</v>
       </c>
       <c r="C391" t="s">
+        <v>810</v>
+      </c>
+      <c r="D391" t="s">
         <v>811</v>
       </c>
-      <c r="D391" t="s">
+      <c r="E391" t="s">
+        <v>11</v>
+      </c>
+      <c r="H391" t="s">
         <v>812</v>
       </c>
-      <c r="E391" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="I391" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B392" t="s">
         <v>151</v>
       </c>
       <c r="C392" t="s">
+        <v>813</v>
+      </c>
+      <c r="D392" t="s">
+        <v>814</v>
+      </c>
+      <c r="E392" t="s">
+        <v>61</v>
+      </c>
+      <c r="F392" t="s">
         <v>815</v>
       </c>
-      <c r="D392" t="s">
-[...9 lines deleted...]
-        <v>156</v>
+      <c r="G392" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="B393" t="s">
         <v>151</v>
       </c>
       <c r="C393" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="D393" t="s">
+        <v>814</v>
+      </c>
+      <c r="E393" t="s">
+        <v>61</v>
+      </c>
+      <c r="F393" t="s">
         <v>816</v>
       </c>
-      <c r="E393" t="s">
-[...6 lines deleted...]
-        <v>156</v>
+      <c r="G393" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B394" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="C394" t="s">
+        <v>817</v>
+      </c>
+      <c r="D394" t="s">
         <v>818</v>
       </c>
-      <c r="D394" t="s">
+      <c r="E394" t="s">
+        <v>61</v>
+      </c>
+      <c r="H394" t="s">
         <v>819</v>
-      </c>
-[...10 lines deleted...]
-        <v>415</v>
       </c>
       <c r="I394" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="395" spans="1:9">
-      <c r="A395">
-[...1 lines deleted...]
-      </c>
       <c r="B395" t="s">
+        <v>151</v>
+      </c>
+      <c r="C395" t="s">
+        <v>817</v>
+      </c>
+      <c r="D395" t="s">
+        <v>818</v>
+      </c>
+      <c r="E395" t="s">
+        <v>61</v>
+      </c>
+      <c r="H395" t="s">
+        <v>407</v>
+      </c>
+      <c r="I395" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9">
+      <c r="A396">
+        <v>198</v>
+      </c>
+      <c r="B396" t="s">
+        <v>166</v>
+      </c>
+      <c r="C396" t="s">
+        <v>820</v>
+      </c>
+      <c r="D396" t="s">
         <v>821</v>
       </c>
-      <c r="C395" t="s">
+      <c r="E396" t="s">
+        <v>61</v>
+      </c>
+      <c r="F396" t="s">
         <v>822</v>
       </c>
-      <c r="D395" t="s">
-[...23 lines deleted...]
-        <v>61</v>
+      <c r="G396" t="s">
+        <v>222</v>
       </c>
       <c r="H396" t="s">
-        <v>825</v>
+        <v>416</v>
       </c>
       <c r="I396" t="s">
-        <v>558</v>
+        <v>156</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B397" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C397" t="s">
+        <v>824</v>
+      </c>
+      <c r="D397" t="s">
+        <v>825</v>
+      </c>
+      <c r="E397" t="s">
+        <v>61</v>
+      </c>
+      <c r="H397" t="s">
         <v>826</v>
       </c>
-      <c r="D397" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I397" t="s">
-        <v>546</v>
+        <v>559</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="B398" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C398" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="D398" t="s">
+        <v>825</v>
+      </c>
+      <c r="E398" t="s">
+        <v>61</v>
+      </c>
+      <c r="H398" t="s">
         <v>827</v>
       </c>
-      <c r="E398" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I398" t="s">
-        <v>125</v>
+        <v>559</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B399" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C399" t="s">
+        <v>828</v>
+      </c>
+      <c r="D399" t="s">
         <v>829</v>
       </c>
-      <c r="D399" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E399" t="s">
         <v>61</v>
       </c>
       <c r="H399" t="s">
-        <v>831</v>
+        <v>45</v>
       </c>
       <c r="I399" t="s">
-        <v>125</v>
+        <v>547</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="B400" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C400" t="s">
+        <v>828</v>
+      </c>
+      <c r="D400" t="s">
         <v>829</v>
       </c>
-      <c r="D400" t="s">
+      <c r="E400" t="s">
+        <v>61</v>
+      </c>
+      <c r="H400" t="s">
         <v>830</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
       <c r="I400" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B401" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C401" t="s">
+        <v>831</v>
+      </c>
+      <c r="D401" t="s">
         <v>832</v>
       </c>
-      <c r="D401" t="s">
+      <c r="E401" t="s">
+        <v>61</v>
+      </c>
+      <c r="H401" t="s">
         <v>833</v>
       </c>
-      <c r="E401" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I401" t="s">
-        <v>546</v>
+        <v>125</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="B402" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C402" t="s">
+        <v>831</v>
+      </c>
+      <c r="D402" t="s">
         <v>832</v>
       </c>
-      <c r="D402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E402" t="s">
         <v>61</v>
       </c>
       <c r="H402" t="s">
-        <v>835</v>
+        <v>407</v>
       </c>
       <c r="I402" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B403" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C403" t="s">
+        <v>834</v>
+      </c>
+      <c r="D403" t="s">
+        <v>835</v>
+      </c>
+      <c r="E403" t="s">
+        <v>61</v>
+      </c>
+      <c r="H403" t="s">
         <v>836</v>
       </c>
-      <c r="D403" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I403" t="s">
-        <v>16</v>
+        <v>547</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="B404" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C404" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="D404" t="s">
+        <v>835</v>
+      </c>
+      <c r="E404" t="s">
+        <v>61</v>
+      </c>
+      <c r="H404" t="s">
         <v>837</v>
       </c>
-      <c r="E404" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I404" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B405" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C405" t="s">
+        <v>838</v>
+      </c>
+      <c r="D405" t="s">
+        <v>839</v>
+      </c>
+      <c r="E405" t="s">
+        <v>61</v>
+      </c>
+      <c r="H405" t="s">
         <v>840</v>
       </c>
-      <c r="D405" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I405" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="B406" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C406" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="D406" t="s">
+        <v>839</v>
+      </c>
+      <c r="E406" t="s">
+        <v>61</v>
+      </c>
+      <c r="H406" t="s">
         <v>841</v>
       </c>
-      <c r="E406" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I406" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B407" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C407" t="s">
+        <v>842</v>
+      </c>
+      <c r="D407" t="s">
         <v>843</v>
       </c>
-      <c r="D407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E407" t="s">
         <v>61</v>
       </c>
       <c r="H407" t="s">
-        <v>845</v>
+        <v>47</v>
       </c>
       <c r="I407" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="B408" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C408" t="s">
+        <v>842</v>
+      </c>
+      <c r="D408" t="s">
         <v>843</v>
       </c>
-      <c r="D408" t="s">
+      <c r="E408" t="s">
+        <v>61</v>
+      </c>
+      <c r="H408" t="s">
         <v>844</v>
-      </c>
-[...4 lines deleted...]
-        <v>734</v>
       </c>
       <c r="I408" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B409" t="s">
+        <v>823</v>
+      </c>
+      <c r="C409" t="s">
+        <v>845</v>
+      </c>
+      <c r="D409" t="s">
         <v>846</v>
       </c>
-      <c r="C409" t="s">
+      <c r="E409" t="s">
+        <v>61</v>
+      </c>
+      <c r="H409" t="s">
         <v>847</v>
       </c>
-      <c r="D409" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I409" t="s">
-        <v>850</v>
+        <v>125</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="B410" t="s">
+        <v>823</v>
+      </c>
+      <c r="C410" t="s">
+        <v>845</v>
+      </c>
+      <c r="D410" t="s">
         <v>846</v>
       </c>
-      <c r="C410" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E410" t="s">
         <v>61</v>
       </c>
       <c r="H410" t="s">
-        <v>851</v>
+        <v>736</v>
       </c>
       <c r="I410" t="s">
-        <v>852</v>
+        <v>125</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B411" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C411" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="D411" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="E411" t="s">
         <v>61</v>
       </c>
       <c r="H411" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="I411" t="s">
-        <v>444</v>
+        <v>852</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="B412" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C412" t="s">
+        <v>849</v>
+      </c>
+      <c r="D412" t="s">
+        <v>850</v>
+      </c>
+      <c r="E412" t="s">
+        <v>61</v>
+      </c>
+      <c r="H412" t="s">
         <v>853</v>
       </c>
-      <c r="D412" t="s">
+      <c r="I412" t="s">
         <v>854</v>
       </c>
-      <c r="E412" t="s">
-[...2 lines deleted...]
-      <c r="H412" t="s">
+    </row>
+    <row r="413" spans="1:9">
+      <c r="A413">
+        <v>207</v>
+      </c>
+      <c r="B413" t="s">
+        <v>848</v>
+      </c>
+      <c r="C413" t="s">
+        <v>855</v>
+      </c>
+      <c r="D413" t="s">
         <v>856</v>
-      </c>
-[...12 lines deleted...]
-        <v>854</v>
       </c>
       <c r="E413" t="s">
         <v>61</v>
       </c>
       <c r="H413" t="s">
         <v>857</v>
       </c>
       <c r="I413" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="414" spans="1:9">
-      <c r="A414">
-[...1 lines deleted...]
-      </c>
       <c r="B414" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C414" t="s">
+        <v>855</v>
+      </c>
+      <c r="D414" t="s">
+        <v>856</v>
+      </c>
+      <c r="E414" t="s">
+        <v>61</v>
+      </c>
+      <c r="H414" t="s">
         <v>858</v>
       </c>
-      <c r="D414" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I414" t="s">
-        <v>850</v>
+        <v>445</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="B415" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C415" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="D415" t="s">
+        <v>856</v>
+      </c>
+      <c r="E415" t="s">
+        <v>61</v>
+      </c>
+      <c r="H415" t="s">
         <v>859</v>
       </c>
-      <c r="E415" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I415" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9">
+      <c r="A416">
+        <v>208</v>
+      </c>
+      <c r="B416" t="s">
+        <v>848</v>
+      </c>
+      <c r="C416" t="s">
+        <v>860</v>
+      </c>
+      <c r="D416" t="s">
+        <v>861</v>
+      </c>
+      <c r="E416" t="s">
+        <v>61</v>
+      </c>
+      <c r="H416" t="s">
+        <v>20</v>
+      </c>
+      <c r="I416" t="s">
         <v>852</v>
       </c>
     </row>
-    <row r="416" spans="1:9">
-[...12 lines deleted...]
-      <c r="H416" t="s">
+    <row r="417" spans="1:9">
+      <c r="B417" t="s">
+        <v>848</v>
+      </c>
+      <c r="C417" t="s">
         <v>860</v>
-      </c>
-[...12 lines deleted...]
-        <v>777</v>
       </c>
       <c r="D417" t="s">
         <v>861</v>
       </c>
       <c r="E417" t="s">
         <v>61</v>
       </c>
       <c r="H417" t="s">
-        <v>141</v>
+        <v>62</v>
       </c>
       <c r="I417" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="B418" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C418" t="s">
-        <v>777</v>
+        <v>860</v>
       </c>
       <c r="D418" t="s">
         <v>861</v>
       </c>
       <c r="E418" t="s">
         <v>61</v>
       </c>
       <c r="H418" t="s">
         <v>862</v>
       </c>
       <c r="I418" t="s">
-        <v>850</v>
+        <v>222</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B419" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C419" t="s">
+        <v>779</v>
+      </c>
+      <c r="D419" t="s">
         <v>863</v>
       </c>
-      <c r="D419" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E419" t="s">
         <v>61</v>
       </c>
       <c r="H419" t="s">
-        <v>865</v>
+        <v>141</v>
       </c>
       <c r="I419" t="s">
-        <v>866</v>
+        <v>854</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="B420" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C420" t="s">
+        <v>779</v>
+      </c>
+      <c r="D420" t="s">
         <v>863</v>
       </c>
-      <c r="D420" t="s">
+      <c r="E420" t="s">
+        <v>61</v>
+      </c>
+      <c r="H420" t="s">
         <v>864</v>
       </c>
-      <c r="E420" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I420" t="s">
-        <v>868</v>
+        <v>852</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B421" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C421" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="D421" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="E421" t="s">
         <v>61</v>
       </c>
       <c r="H421" t="s">
-        <v>13</v>
+        <v>867</v>
       </c>
       <c r="I421" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="B422" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C422" t="s">
+        <v>865</v>
+      </c>
+      <c r="D422" t="s">
+        <v>866</v>
+      </c>
+      <c r="E422" t="s">
+        <v>61</v>
+      </c>
+      <c r="H422" t="s">
         <v>869</v>
       </c>
-      <c r="D422" t="s">
+      <c r="I422" t="s">
         <v>870</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B423" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C423" t="s">
+        <v>871</v>
+      </c>
+      <c r="D423" t="s">
         <v>872</v>
       </c>
-      <c r="D423" t="s">
+      <c r="E423" t="s">
+        <v>61</v>
+      </c>
+      <c r="H423" t="s">
+        <v>13</v>
+      </c>
+      <c r="I423" t="s">
         <v>873</v>
-      </c>
-[...7 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="B424" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C424" t="s">
+        <v>871</v>
+      </c>
+      <c r="D424" t="s">
         <v>872</v>
       </c>
-      <c r="D424" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E424" t="s">
         <v>61</v>
       </c>
       <c r="H424" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="I424" t="s">
-        <v>868</v>
+        <v>231</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B425" t="s">
+        <v>848</v>
+      </c>
+      <c r="C425" t="s">
         <v>874</v>
       </c>
-      <c r="C425" t="s">
+      <c r="D425" t="s">
         <v>875</v>
       </c>
-      <c r="D425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E425" t="s">
         <v>61</v>
       </c>
       <c r="H425" t="s">
-        <v>877</v>
+        <v>20</v>
       </c>
       <c r="I425" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="B426" t="s">
+        <v>848</v>
+      </c>
+      <c r="C426" t="s">
         <v>874</v>
       </c>
-      <c r="C426" t="s">
+      <c r="D426" t="s">
         <v>875</v>
       </c>
-      <c r="D426" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E426" t="s">
         <v>61</v>
       </c>
       <c r="H426" t="s">
-        <v>879</v>
+        <v>141</v>
       </c>
       <c r="I426" t="s">
-        <v>73</v>
+        <v>870</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B427" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C427" t="s">
+        <v>877</v>
+      </c>
+      <c r="D427" t="s">
+        <v>878</v>
+      </c>
+      <c r="E427" t="s">
+        <v>61</v>
+      </c>
+      <c r="H427" t="s">
+        <v>879</v>
+      </c>
+      <c r="I427" t="s">
         <v>880</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="B428" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C428" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="D428" t="s">
+        <v>878</v>
+      </c>
+      <c r="E428" t="s">
+        <v>61</v>
+      </c>
+      <c r="H428" t="s">
         <v>881</v>
       </c>
-      <c r="E428" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I428" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B429" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C429" t="s">
+        <v>882</v>
+      </c>
+      <c r="D429" t="s">
         <v>883</v>
       </c>
-      <c r="D429" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E429" t="s">
         <v>61</v>
       </c>
       <c r="H429" t="s">
-        <v>885</v>
+        <v>92</v>
       </c>
       <c r="I429" t="s">
-        <v>222</v>
+        <v>32</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="B430" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C430" t="s">
+        <v>882</v>
+      </c>
+      <c r="D430" t="s">
         <v>883</v>
       </c>
-      <c r="D430" t="s">
+      <c r="E430" t="s">
+        <v>61</v>
+      </c>
+      <c r="H430" t="s">
         <v>884</v>
       </c>
-      <c r="E430" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I430" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B431" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C431" t="s">
+        <v>885</v>
+      </c>
+      <c r="D431" t="s">
+        <v>886</v>
+      </c>
+      <c r="E431" t="s">
+        <v>61</v>
+      </c>
+      <c r="H431" t="s">
         <v>887</v>
       </c>
-      <c r="D431" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I431" t="s">
-        <v>589</v>
+        <v>222</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="B432" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C432" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="D432" t="s">
+        <v>886</v>
+      </c>
+      <c r="E432" t="s">
+        <v>61</v>
+      </c>
+      <c r="H432" t="s">
         <v>888</v>
       </c>
-      <c r="E432" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I432" t="s">
-        <v>73</v>
+        <v>445</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B433" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C433" t="s">
         <v>889</v>
       </c>
       <c r="D433" t="s">
         <v>890</v>
       </c>
       <c r="E433" t="s">
         <v>61</v>
       </c>
       <c r="H433" t="s">
-        <v>345</v>
+        <v>147</v>
       </c>
       <c r="I433" t="s">
-        <v>222</v>
+        <v>590</v>
       </c>
     </row>
     <row r="434" spans="1:9">
-      <c r="A434">
-[...1 lines deleted...]
-      </c>
       <c r="B434" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C434" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="D434" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="E434" t="s">
         <v>61</v>
       </c>
       <c r="H434" t="s">
-        <v>893</v>
+        <v>132</v>
       </c>
       <c r="I434" t="s">
-        <v>222</v>
+        <v>73</v>
       </c>
     </row>
     <row r="435" spans="1:9">
+      <c r="A435">
+        <v>217</v>
+      </c>
       <c r="B435" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C435" t="s">
         <v>891</v>
       </c>
       <c r="D435" t="s">
         <v>892</v>
       </c>
       <c r="E435" t="s">
         <v>61</v>
       </c>
       <c r="H435" t="s">
-        <v>894</v>
+        <v>345</v>
       </c>
       <c r="I435" t="s">
-        <v>16</v>
+        <v>222</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B436" t="s">
-        <v>538</v>
+        <v>876</v>
       </c>
       <c r="C436" t="s">
+        <v>893</v>
+      </c>
+      <c r="D436" t="s">
+        <v>894</v>
+      </c>
+      <c r="E436" t="s">
+        <v>61</v>
+      </c>
+      <c r="H436" t="s">
         <v>895</v>
       </c>
-      <c r="D436" t="s">
-[...12 lines deleted...]
-        <v>897</v>
+      <c r="I436" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="B437" t="s">
-        <v>538</v>
+        <v>876</v>
       </c>
       <c r="C437" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="D437" t="s">
+        <v>894</v>
+      </c>
+      <c r="E437" t="s">
+        <v>61</v>
+      </c>
+      <c r="H437" t="s">
         <v>896</v>
       </c>
-      <c r="E437" t="s">
-[...9 lines deleted...]
-        <v>497</v>
+      <c r="I437" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B438" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C438" t="s">
+        <v>897</v>
+      </c>
+      <c r="D438" t="s">
         <v>898</v>
       </c>
-      <c r="D438" t="s">
+      <c r="E438" t="s">
+        <v>61</v>
+      </c>
+      <c r="F438" t="s">
         <v>899</v>
       </c>
-      <c r="E438" t="s">
-        <v>61</v>
+      <c r="G438" t="s">
+        <v>15</v>
       </c>
       <c r="H438" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>899</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="B439" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C439" t="s">
+        <v>897</v>
+      </c>
+      <c r="D439" t="s">
         <v>898</v>
       </c>
-      <c r="D439" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E439" t="s">
         <v>61</v>
       </c>
+      <c r="F439" t="s">
+        <v>498</v>
+      </c>
+      <c r="G439" t="s">
+        <v>15</v>
+      </c>
       <c r="H439" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>498</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B440" t="s">
+        <v>539</v>
+      </c>
+      <c r="C440" t="s">
         <v>900</v>
       </c>
-      <c r="C440" t="s">
+      <c r="D440" t="s">
         <v>901</v>
       </c>
-      <c r="D440" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E440" t="s">
         <v>61</v>
       </c>
       <c r="H440" t="s">
-        <v>524</v>
+        <v>277</v>
       </c>
       <c r="I440" t="s">
-        <v>903</v>
+        <v>116</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="B441" t="s">
+        <v>539</v>
+      </c>
+      <c r="C441" t="s">
         <v>900</v>
       </c>
-      <c r="C441" t="s">
+      <c r="D441" t="s">
         <v>901</v>
       </c>
-      <c r="D441" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E441" t="s">
         <v>61</v>
       </c>
       <c r="H441" t="s">
-        <v>47</v>
+        <v>138</v>
       </c>
       <c r="I441" t="s">
-        <v>904</v>
+        <v>116</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B442" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C442" t="s">
+        <v>903</v>
+      </c>
+      <c r="D442" t="s">
+        <v>904</v>
+      </c>
+      <c r="E442" t="s">
+        <v>61</v>
+      </c>
+      <c r="H442" t="s">
+        <v>525</v>
+      </c>
+      <c r="I442" t="s">
         <v>905</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="B443" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C443" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="D443" t="s">
+        <v>904</v>
+      </c>
+      <c r="E443" t="s">
+        <v>61</v>
+      </c>
+      <c r="H443" t="s">
+        <v>47</v>
+      </c>
+      <c r="I443" t="s">
         <v>906</v>
-      </c>
-[...7 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B444" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C444" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="D444" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="E444" t="s">
         <v>61</v>
       </c>
       <c r="H444" t="s">
-        <v>911</v>
+        <v>519</v>
       </c>
       <c r="I444" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="B445" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C445" t="s">
+        <v>907</v>
+      </c>
+      <c r="D445" t="s">
+        <v>908</v>
+      </c>
+      <c r="E445" t="s">
+        <v>61</v>
+      </c>
+      <c r="H445" t="s">
         <v>909</v>
       </c>
-      <c r="D445" t="s">
+      <c r="I445" t="s">
         <v>910</v>
-      </c>
-[...7 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B446" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C446" t="s">
+        <v>911</v>
+      </c>
+      <c r="D446" t="s">
         <v>912</v>
       </c>
-      <c r="D446" t="s">
+      <c r="E446" t="s">
+        <v>61</v>
+      </c>
+      <c r="H446" t="s">
         <v>913</v>
       </c>
-      <c r="E446" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I446" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="B447" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C447" t="s">
+        <v>911</v>
+      </c>
+      <c r="D447" t="s">
         <v>912</v>
       </c>
-      <c r="D447" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E447" t="s">
         <v>61</v>
       </c>
       <c r="H447" t="s">
-        <v>915</v>
+        <v>47</v>
       </c>
       <c r="I447" t="s">
-        <v>68</v>
+        <v>880</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B448" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C448" t="s">
+        <v>914</v>
+      </c>
+      <c r="D448" t="s">
+        <v>915</v>
+      </c>
+      <c r="E448" t="s">
+        <v>61</v>
+      </c>
+      <c r="H448" t="s">
         <v>916</v>
       </c>
-      <c r="D448" t="s">
-[...12 lines deleted...]
-        <v>918</v>
+      <c r="I448" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="B449" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C449" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="D449" t="s">
+        <v>915</v>
+      </c>
+      <c r="E449" t="s">
+        <v>61</v>
+      </c>
+      <c r="H449" t="s">
         <v>917</v>
       </c>
-      <c r="E449" t="s">
-[...5 lines deleted...]
-      <c r="G449" t="s">
+      <c r="I449" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B450" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C450" t="s">
+        <v>918</v>
+      </c>
+      <c r="D450" t="s">
+        <v>919</v>
+      </c>
+      <c r="E450" t="s">
+        <v>61</v>
+      </c>
+      <c r="F450" t="s">
         <v>920</v>
       </c>
-      <c r="D450" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G450" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="H450" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>920</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="B451" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C451" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="D451" t="s">
+        <v>919</v>
+      </c>
+      <c r="E451" t="s">
+        <v>61</v>
+      </c>
+      <c r="F451" t="s">
         <v>921</v>
       </c>
-      <c r="E451" t="s">
-        <v>61</v>
+      <c r="G451" t="s">
+        <v>68</v>
       </c>
       <c r="H451" t="s">
-        <v>922</v>
+        <v>147</v>
       </c>
       <c r="I451" t="s">
-        <v>68</v>
+        <v>116</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B452" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C452" t="s">
+        <v>922</v>
+      </c>
+      <c r="D452" t="s">
         <v>923</v>
       </c>
-      <c r="D452" t="s">
+      <c r="E452" t="s">
+        <v>61</v>
+      </c>
+      <c r="F452" t="s">
         <v>924</v>
       </c>
-      <c r="E452" t="s">
-        <v>61</v>
+      <c r="G452" t="s">
+        <v>68</v>
       </c>
       <c r="H452" t="s">
-        <v>518</v>
+        <v>47</v>
       </c>
       <c r="I452" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="B453" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C453" t="s">
+        <v>922</v>
+      </c>
+      <c r="D453" t="s">
         <v>923</v>
       </c>
-      <c r="D453" t="s">
+      <c r="E453" t="s">
+        <v>61</v>
+      </c>
+      <c r="H453" t="s">
         <v>924</v>
       </c>
-      <c r="E453" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I453" t="s">
-        <v>925</v>
+        <v>68</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B454" t="s">
+        <v>902</v>
+      </c>
+      <c r="C454" t="s">
+        <v>925</v>
+      </c>
+      <c r="D454" t="s">
         <v>926</v>
       </c>
-      <c r="C454" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E454" t="s">
         <v>61</v>
       </c>
       <c r="H454" t="s">
-        <v>92</v>
+        <v>519</v>
       </c>
       <c r="I454" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="B455" t="s">
+        <v>902</v>
+      </c>
+      <c r="C455" t="s">
+        <v>925</v>
+      </c>
+      <c r="D455" t="s">
         <v>926</v>
       </c>
-      <c r="C455" t="s">
+      <c r="E455" t="s">
+        <v>61</v>
+      </c>
+      <c r="H455" t="s">
+        <v>138</v>
+      </c>
+      <c r="I455" t="s">
         <v>927</v>
-      </c>
-[...10 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B456" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C456" t="s">
         <v>929</v>
       </c>
       <c r="D456" t="s">
         <v>930</v>
       </c>
       <c r="E456" t="s">
         <v>61</v>
       </c>
       <c r="H456" t="s">
-        <v>931</v>
+        <v>92</v>
       </c>
       <c r="I456" t="s">
-        <v>932</v>
+        <v>73</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="B457" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C457" t="s">
         <v>929</v>
       </c>
       <c r="D457" t="s">
         <v>930</v>
       </c>
       <c r="E457" t="s">
         <v>61</v>
       </c>
       <c r="H457" t="s">
-        <v>933</v>
+        <v>277</v>
       </c>
       <c r="I457" t="s">
-        <v>934</v>
+        <v>97</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458">
+        <v>229</v>
+      </c>
+      <c r="B458" t="s">
+        <v>928</v>
+      </c>
+      <c r="C458" t="s">
+        <v>931</v>
+      </c>
+      <c r="D458" t="s">
+        <v>932</v>
+      </c>
+      <c r="E458" t="s">
+        <v>61</v>
+      </c>
+      <c r="H458" t="s">
+        <v>933</v>
+      </c>
+      <c r="I458" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="459" spans="1:9">
+      <c r="B459" t="s">
+        <v>928</v>
+      </c>
+      <c r="C459" t="s">
+        <v>931</v>
+      </c>
+      <c r="D459" t="s">
+        <v>932</v>
+      </c>
+      <c r="E459" t="s">
+        <v>61</v>
+      </c>
+      <c r="H459" t="s">
+        <v>935</v>
+      </c>
+      <c r="I459" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="460" spans="1:9">
+      <c r="A460">
         <v>230</v>
       </c>
-      <c r="B458" t="s">
-[...41 lines deleted...]
-    <row r="460" spans="1:9">
       <c r="B460" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C460" t="s">
         <v>937</v>
       </c>
       <c r="D460" t="s">
         <v>938</v>
       </c>
       <c r="E460" t="s">
         <v>186</v>
       </c>
       <c r="H460" t="s">
-        <v>270</v>
+        <v>132</v>
       </c>
       <c r="I460" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B461" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C461" t="s">
         <v>939</v>
       </c>
       <c r="D461" t="s">
         <v>940</v>
       </c>
       <c r="E461" t="s">
-        <v>61</v>
+        <v>186</v>
       </c>
       <c r="H461" t="s">
-        <v>941</v>
+        <v>416</v>
       </c>
       <c r="I461" t="s">
-        <v>231</v>
+        <v>73</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="B462" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C462" t="s">
         <v>939</v>
       </c>
       <c r="D462" t="s">
         <v>940</v>
       </c>
       <c r="E462" t="s">
-        <v>61</v>
+        <v>186</v>
       </c>
       <c r="H462" t="s">
-        <v>942</v>
+        <v>270</v>
       </c>
       <c r="I462" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463">
+        <v>232</v>
+      </c>
+      <c r="B463" t="s">
+        <v>928</v>
+      </c>
+      <c r="C463" t="s">
+        <v>941</v>
+      </c>
+      <c r="D463" t="s">
+        <v>942</v>
+      </c>
+      <c r="E463" t="s">
+        <v>61</v>
+      </c>
+      <c r="H463" t="s">
+        <v>943</v>
+      </c>
+      <c r="I463" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="464" spans="1:9">
+      <c r="B464" t="s">
+        <v>928</v>
+      </c>
+      <c r="C464" t="s">
+        <v>941</v>
+      </c>
+      <c r="D464" t="s">
+        <v>942</v>
+      </c>
+      <c r="E464" t="s">
+        <v>61</v>
+      </c>
+      <c r="H464" t="s">
+        <v>944</v>
+      </c>
+      <c r="I464" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="465" spans="1:9">
+      <c r="A465">
         <v>233</v>
       </c>
-      <c r="B463" t="s">
-[...41 lines deleted...]
-    <row r="465" spans="1:9">
       <c r="B465" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C465" t="s">
         <v>945</v>
       </c>
       <c r="D465" t="s">
         <v>946</v>
       </c>
       <c r="E465" t="s">
-        <v>186</v>
+        <v>61</v>
       </c>
       <c r="H465" t="s">
-        <v>948</v>
+        <v>142</v>
       </c>
       <c r="I465" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B466" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C466" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="D466" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="E466" t="s">
         <v>186</v>
       </c>
       <c r="H466" t="s">
-        <v>24</v>
+        <v>949</v>
       </c>
       <c r="I466" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="B467" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C467" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="D467" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="E467" t="s">
         <v>186</v>
       </c>
       <c r="H467" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="I467" t="s">
-        <v>952</v>
+        <v>73</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B468" t="s">
-        <v>953</v>
+        <v>928</v>
       </c>
       <c r="C468" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="D468" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="E468" t="s">
-        <v>61</v>
+        <v>186</v>
       </c>
       <c r="H468" t="s">
-        <v>956</v>
+        <v>24</v>
       </c>
       <c r="I468" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="B469" t="s">
+        <v>928</v>
+      </c>
+      <c r="C469" t="s">
+        <v>951</v>
+      </c>
+      <c r="D469" t="s">
+        <v>952</v>
+      </c>
+      <c r="E469" t="s">
+        <v>186</v>
+      </c>
+      <c r="H469" t="s">
         <v>953</v>
       </c>
-      <c r="C469" t="s">
+      <c r="I469" t="s">
         <v>954</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B470" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="C470" t="s">
+        <v>956</v>
+      </c>
+      <c r="D470" t="s">
         <v>957</v>
       </c>
-      <c r="D470" t="s">
+      <c r="E470" t="s">
+        <v>61</v>
+      </c>
+      <c r="H470" t="s">
         <v>958</v>
-      </c>
-[...4 lines deleted...]
-        <v>959</v>
       </c>
       <c r="I470" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="471" spans="1:9">
-      <c r="A471">
-[...1 lines deleted...]
-      </c>
       <c r="B471" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="C471" t="s">
+        <v>956</v>
+      </c>
+      <c r="D471" t="s">
+        <v>957</v>
+      </c>
+      <c r="E471" t="s">
+        <v>61</v>
+      </c>
+      <c r="H471" t="s">
+        <v>270</v>
+      </c>
+      <c r="I471" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="472" spans="1:9">
+      <c r="A472">
+        <v>237</v>
+      </c>
+      <c r="B472" t="s">
+        <v>955</v>
+      </c>
+      <c r="C472" t="s">
+        <v>959</v>
+      </c>
+      <c r="D472" t="s">
         <v>960</v>
       </c>
-      <c r="D471" t="s">
+      <c r="E472" t="s">
+        <v>186</v>
+      </c>
+      <c r="H472" t="s">
         <v>961</v>
-      </c>
-[...24 lines deleted...]
-        <v>963</v>
       </c>
       <c r="I472" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B473" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="C473" t="s">
+        <v>962</v>
+      </c>
+      <c r="D473" t="s">
+        <v>963</v>
+      </c>
+      <c r="E473" t="s">
+        <v>61</v>
+      </c>
+      <c r="H473" t="s">
         <v>964</v>
       </c>
-      <c r="D473" t="s">
+      <c r="I473" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="474" spans="1:9">
+      <c r="B474" t="s">
+        <v>955</v>
+      </c>
+      <c r="C474" t="s">
+        <v>962</v>
+      </c>
+      <c r="D474" t="s">
+        <v>963</v>
+      </c>
+      <c r="E474" t="s">
+        <v>61</v>
+      </c>
+      <c r="H474" t="s">
         <v>965</v>
-      </c>
-[...27 lines deleted...]
-        <v>968</v>
       </c>
       <c r="I474" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B475" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="C475" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="D475" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="E475" t="s">
         <v>61</v>
       </c>
       <c r="H475" t="s">
-        <v>80</v>
+        <v>416</v>
       </c>
       <c r="I475" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="476" spans="1:9">
+      <c r="A476">
+        <v>240</v>
+      </c>
       <c r="B476" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="C476" t="s">
+        <v>968</v>
+      </c>
+      <c r="D476" t="s">
         <v>969</v>
       </c>
-      <c r="D476" t="s">
+      <c r="E476" t="s">
+        <v>186</v>
+      </c>
+      <c r="H476" t="s">
         <v>970</v>
       </c>
-      <c r="E476" t="s">
-[...2 lines deleted...]
-      <c r="H476" t="s">
+      <c r="I476" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="477" spans="1:9">
+      <c r="A477">
+        <v>241</v>
+      </c>
+      <c r="B477" t="s">
+        <v>955</v>
+      </c>
+      <c r="C477" t="s">
         <v>971</v>
       </c>
-      <c r="I476" t="s">
+      <c r="D477" t="s">
         <v>972</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="E477" t="s">
         <v>61</v>
       </c>
       <c r="H477" t="s">
+        <v>80</v>
+      </c>
+      <c r="I477" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="478" spans="1:9">
+      <c r="B478" t="s">
+        <v>955</v>
+      </c>
+      <c r="C478" t="s">
+        <v>971</v>
+      </c>
+      <c r="D478" t="s">
+        <v>972</v>
+      </c>
+      <c r="E478" t="s">
+        <v>61</v>
+      </c>
+      <c r="H478" t="s">
         <v>973</v>
       </c>
-      <c r="I477" t="s">
-[...10 lines deleted...]
-      <c r="C478" t="s">
+      <c r="I478" t="s">
         <v>974</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="B479" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="C479" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="D479" t="s">
+        <v>972</v>
+      </c>
+      <c r="E479" t="s">
+        <v>61</v>
+      </c>
+      <c r="H479" t="s">
         <v>975</v>
       </c>
-      <c r="E479" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I479" t="s">
-        <v>46</v>
+        <v>576</v>
       </c>
     </row>
     <row r="480" spans="1:9">
+      <c r="A480">
+        <v>242</v>
+      </c>
       <c r="B480" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="C480" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D480" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="E480" t="s">
         <v>186</v>
       </c>
       <c r="H480" t="s">
-        <v>734</v>
+        <v>525</v>
       </c>
       <c r="I480" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="481" spans="1:9">
-      <c r="A481">
-[...1 lines deleted...]
-      </c>
       <c r="B481" t="s">
+        <v>955</v>
+      </c>
+      <c r="C481" t="s">
         <v>976</v>
       </c>
-      <c r="C481" t="s">
+      <c r="D481" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
       <c r="E481" t="s">
         <v>186</v>
       </c>
       <c r="H481" t="s">
-        <v>968</v>
+        <v>801</v>
       </c>
       <c r="I481" t="s">
-        <v>979</v>
+        <v>46</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="B482" t="s">
+        <v>955</v>
+      </c>
+      <c r="C482" t="s">
         <v>976</v>
       </c>
-      <c r="C482" t="s">
+      <c r="D482" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
       <c r="E482" t="s">
         <v>186</v>
       </c>
       <c r="H482" t="s">
-        <v>147</v>
+        <v>736</v>
       </c>
       <c r="I482" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B483" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="C483" t="s">
+        <v>979</v>
+      </c>
+      <c r="D483" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
       <c r="E483" t="s">
         <v>186</v>
       </c>
-      <c r="F483" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H483" t="s">
-        <v>982</v>
+        <v>970</v>
       </c>
       <c r="I483" t="s">
-        <v>444</v>
+        <v>981</v>
       </c>
     </row>
     <row r="484" spans="1:9">
-      <c r="A484">
-[...1 lines deleted...]
-      </c>
       <c r="B484" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="C484" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="D484" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="E484" t="s">
         <v>186</v>
       </c>
       <c r="H484" t="s">
-        <v>985</v>
+        <v>147</v>
       </c>
       <c r="I484" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="485" spans="1:9">
+      <c r="A485">
+        <v>244</v>
+      </c>
       <c r="B485" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="C485" t="s">
+        <v>982</v>
+      </c>
+      <c r="D485" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
       <c r="E485" t="s">
         <v>186</v>
       </c>
+      <c r="F485" t="s">
+        <v>519</v>
+      </c>
+      <c r="G485" t="s">
+        <v>68</v>
+      </c>
       <c r="H485" t="s">
-        <v>138</v>
+        <v>984</v>
       </c>
       <c r="I485" t="s">
-        <v>807</v>
+        <v>445</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B486" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="C486" t="s">
+        <v>985</v>
+      </c>
+      <c r="D486" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="E486" t="s">
         <v>186</v>
       </c>
       <c r="H486" t="s">
-        <v>518</v>
+        <v>987</v>
       </c>
       <c r="I486" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="B487" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="C487" t="s">
+        <v>985</v>
+      </c>
+      <c r="D487" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="E487" t="s">
         <v>186</v>
       </c>
       <c r="H487" t="s">
-        <v>988</v>
+        <v>138</v>
       </c>
       <c r="I487" t="s">
-        <v>68</v>
+        <v>809</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B488" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="C488" t="s">
+        <v>988</v>
+      </c>
+      <c r="D488" t="s">
         <v>989</v>
       </c>
-      <c r="D488" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E488" t="s">
-        <v>61</v>
+        <v>186</v>
       </c>
       <c r="H488" t="s">
-        <v>991</v>
+        <v>519</v>
       </c>
       <c r="I488" t="s">
-        <v>992</v>
+        <v>67</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="B489" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="C489" t="s">
+        <v>988</v>
+      </c>
+      <c r="D489" t="s">
         <v>989</v>
       </c>
-      <c r="D489" t="s">
+      <c r="E489" t="s">
+        <v>186</v>
+      </c>
+      <c r="H489" t="s">
         <v>990</v>
-      </c>
-[...4 lines deleted...]
-        <v>993</v>
       </c>
       <c r="I489" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B490" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="C490" t="s">
+        <v>991</v>
+      </c>
+      <c r="D490" t="s">
+        <v>992</v>
+      </c>
+      <c r="E490" t="s">
+        <v>61</v>
+      </c>
+      <c r="H490" t="s">
+        <v>993</v>
+      </c>
+      <c r="I490" t="s">
         <v>994</v>
       </c>
-      <c r="D490" t="s">
+    </row>
+    <row r="491" spans="1:9">
+      <c r="B491" t="s">
+        <v>978</v>
+      </c>
+      <c r="C491" t="s">
+        <v>991</v>
+      </c>
+      <c r="D491" t="s">
+        <v>992</v>
+      </c>
+      <c r="E491" t="s">
+        <v>61</v>
+      </c>
+      <c r="H491" t="s">
         <v>995</v>
       </c>
-      <c r="E490" t="s">
-[...28 lines deleted...]
-      <c r="G491" t="s">
+      <c r="I491" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B492" t="s">
-        <v>999</v>
+        <v>978</v>
       </c>
       <c r="C492" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="D492" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="E492" t="s">
         <v>186</v>
       </c>
       <c r="H492" t="s">
-        <v>1002</v>
+        <v>45</v>
       </c>
       <c r="I492" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="493" spans="1:9">
+      <c r="A493">
+        <v>249</v>
+      </c>
       <c r="B493" t="s">
+        <v>978</v>
+      </c>
+      <c r="C493" t="s">
+        <v>998</v>
+      </c>
+      <c r="D493" t="s">
         <v>999</v>
-      </c>
-[...4 lines deleted...]
-        <v>1001</v>
       </c>
       <c r="E493" t="s">
         <v>186</v>
       </c>
+      <c r="F493" t="s">
+        <v>45</v>
+      </c>
+      <c r="G493" t="s">
+        <v>68</v>
+      </c>
       <c r="H493" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="I493" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B494" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C494" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E494" t="s">
+        <v>186</v>
+      </c>
+      <c r="H494" t="s">
         <v>1004</v>
       </c>
-      <c r="D494" t="s">
+      <c r="I494" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9">
+      <c r="B495" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E495" t="s">
+        <v>186</v>
+      </c>
+      <c r="H495" t="s">
         <v>1005</v>
-      </c>
-[...33 lines deleted...]
-        <v>1010</v>
       </c>
       <c r="I495" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B496" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C496" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E496" t="s">
+        <v>61</v>
+      </c>
+      <c r="F496" t="s">
+        <v>544</v>
+      </c>
+      <c r="G496" t="s">
+        <v>88</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1008</v>
+      </c>
+      <c r="I496" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="497" spans="1:9">
+      <c r="A497">
+        <v>252</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D497" t="s">
         <v>1011</v>
       </c>
-      <c r="D496" t="s">
+      <c r="E497" t="s">
+        <v>61</v>
+      </c>
+      <c r="H497" t="s">
         <v>1012</v>
-      </c>
-[...30 lines deleted...]
-        <v>47</v>
       </c>
       <c r="I497" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B498" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C498" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D498" t="s">
         <v>1014</v>
       </c>
-      <c r="D498" t="s">
+      <c r="E498" t="s">
+        <v>61</v>
+      </c>
+      <c r="F498" t="s">
+        <v>369</v>
+      </c>
+      <c r="G498" t="s">
+        <v>68</v>
+      </c>
+      <c r="H498" t="s">
         <v>1015</v>
       </c>
-      <c r="E498" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I498" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
     </row>
     <row r="499" spans="1:9">
-      <c r="A499">
-[...1 lines deleted...]
-      </c>
       <c r="B499" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C499" t="s">
-        <v>1019</v>
+        <v>1013</v>
       </c>
       <c r="D499" t="s">
-        <v>1020</v>
+        <v>1014</v>
       </c>
       <c r="E499" t="s">
         <v>61</v>
       </c>
-      <c r="F499" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H499" t="s">
-        <v>415</v>
+        <v>47</v>
       </c>
       <c r="I499" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="500" spans="1:9">
+      <c r="A500">
+        <v>254</v>
+      </c>
       <c r="B500" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C500" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E500" t="s">
+        <v>61</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G500" t="s">
         <v>1019</v>
       </c>
-      <c r="D500" t="s">
+      <c r="H500" t="s">
         <v>1020</v>
       </c>
-      <c r="E500" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I500" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B501" t="s">
-        <v>607</v>
+        <v>1001</v>
       </c>
       <c r="C501" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E501" t="s">
+        <v>61</v>
+      </c>
+      <c r="F501" t="s">
         <v>1023</v>
       </c>
-      <c r="D501" t="s">
+      <c r="G501" t="s">
         <v>1024</v>
       </c>
-      <c r="E501" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H501" t="s">
-        <v>1027</v>
+        <v>416</v>
+      </c>
+      <c r="I501" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="B502" t="s">
-        <v>607</v>
+        <v>1001</v>
       </c>
       <c r="C502" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="D502" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="E502" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="F502" t="s">
+        <v>61</v>
+      </c>
+      <c r="H502" t="s">
+        <v>270</v>
+      </c>
+      <c r="I502" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="503" spans="1:9">
+      <c r="A503">
+        <v>256</v>
+      </c>
+      <c r="B503" t="s">
+        <v>608</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D503" t="s">
         <v>1026</v>
-      </c>
-[...12 lines deleted...]
-        <v>1024</v>
       </c>
       <c r="E503" t="s">
         <v>11</v>
       </c>
       <c r="F503" t="s">
         <v>1027</v>
       </c>
       <c r="G503" t="s">
-        <v>222</v>
+        <v>46</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1029</v>
       </c>
     </row>
     <row r="504" spans="1:9">
-      <c r="A504">
-[...1 lines deleted...]
-      </c>
       <c r="B504" t="s">
+        <v>608</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E504" t="s">
+        <v>11</v>
+      </c>
+      <c r="F504" t="s">
         <v>1028</v>
       </c>
-      <c r="C504" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G504" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1031</v>
+        <v>156</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="B505" t="s">
-        <v>1028</v>
+        <v>608</v>
       </c>
       <c r="C505" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E505" t="s">
+        <v>11</v>
+      </c>
+      <c r="F505" t="s">
         <v>1029</v>
       </c>
-      <c r="D505" t="s">
+      <c r="G505" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="506" spans="1:9">
+      <c r="A506">
+        <v>257</v>
+      </c>
+      <c r="B506" t="s">
         <v>1030</v>
       </c>
-      <c r="E505" t="s">
-[...2 lines deleted...]
-      <c r="F505" t="s">
+      <c r="C506" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D506" t="s">
         <v>1032</v>
-      </c>
-[...15 lines deleted...]
-        <v>1030</v>
       </c>
       <c r="E506" t="s">
         <v>61</v>
       </c>
       <c r="F506" t="s">
         <v>1033</v>
       </c>
       <c r="G506" t="s">
-        <v>222</v>
+        <v>15</v>
       </c>
       <c r="H506" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="507" spans="1:9">
-      <c r="A507">
-[...1 lines deleted...]
-      </c>
       <c r="B507" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="C507" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E507" t="s">
+        <v>61</v>
+      </c>
+      <c r="F507" t="s">
         <v>1034</v>
       </c>
-      <c r="D507" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H507" t="s">
-        <v>1036</v>
+        <v>1034</v>
+      </c>
+      <c r="I507" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="B508" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="C508" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="D508" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E508" t="s">
+        <v>61</v>
+      </c>
+      <c r="F508" t="s">
         <v>1035</v>
       </c>
-      <c r="E508" t="s">
-[...2 lines deleted...]
-      <c r="F508" t="s">
+      <c r="G508" t="s">
+        <v>222</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="509" spans="1:9">
+      <c r="A509">
+        <v>258</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D509" t="s">
         <v>1037</v>
-      </c>
-[...15 lines deleted...]
-        <v>1035</v>
       </c>
       <c r="E509" t="s">
         <v>61</v>
       </c>
       <c r="F509" t="s">
         <v>1038</v>
       </c>
+      <c r="G509" t="s">
+        <v>222</v>
+      </c>
       <c r="H509" t="s">
         <v>1038</v>
       </c>
-      <c r="I509" t="s">
+    </row>
+    <row r="510" spans="1:9">
+      <c r="B510" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E510" t="s">
+        <v>61</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I510" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="511" spans="1:9">
+      <c r="B511" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E511" t="s">
+        <v>61</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1040</v>
+      </c>
+      <c r="I511" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="510" spans="1:9">
-      <c r="A510">
+    <row r="512" spans="1:9">
+      <c r="A512">
         <v>259</v>
       </c>
-      <c r="B510" t="s">
-[...11 lines deleted...]
-      <c r="F510" t="s">
+      <c r="B512" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C512" t="s">
         <v>1041</v>
       </c>
-      <c r="H510" t="s">
-[...2 lines deleted...]
-      <c r="I510" t="s">
+      <c r="D512" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E512" t="s">
+        <v>61</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1043</v>
+      </c>
+      <c r="I512" t="s">
         <v>15</v>
-      </c>
-[...47 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B513" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="C513" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E513" t="s">
+        <v>61</v>
+      </c>
+      <c r="F513" t="s">
         <v>1046</v>
-      </c>
-[...7 lines deleted...]
-        <v>1048</v>
       </c>
       <c r="G513" t="s">
         <v>222</v>
       </c>
       <c r="H513" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="514" spans="1:9">
+      <c r="B514" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E514" t="s">
+        <v>61</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1047</v>
+      </c>
+      <c r="G514" t="s">
+        <v>15</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="515" spans="1:9">
+      <c r="A515">
+        <v>261</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C515" t="s">
         <v>1048</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C514" t="s">
+      <c r="D515" t="s">
         <v>1049</v>
       </c>
-      <c r="D514" t="s">
+      <c r="E515" t="s">
+        <v>61</v>
+      </c>
+      <c r="F515" t="s">
         <v>1050</v>
       </c>
-      <c r="E514" t="s">
-[...5 lines deleted...]
-      <c r="G514" t="s">
+      <c r="G515" t="s">
         <v>222</v>
       </c>
-      <c r="H514" t="s">
-[...10 lines deleted...]
-      <c r="D515" t="s">
+      <c r="H515" t="s">
         <v>1050</v>
-      </c>
-[...10 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B516" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="C516" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E516" t="s">
+        <v>61</v>
+      </c>
+      <c r="F516" t="s">
         <v>1053</v>
-      </c>
-[...7 lines deleted...]
-        <v>1055</v>
       </c>
       <c r="G516" t="s">
         <v>222</v>
       </c>
       <c r="H516" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="B517" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="C517" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="D517" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E517" t="s">
+        <v>61</v>
+      </c>
+      <c r="F517" t="s">
         <v>1054</v>
-      </c>
-[...4 lines deleted...]
-        <v>486</v>
       </c>
       <c r="G517" t="s">
         <v>15</v>
       </c>
       <c r="H517" t="s">
-        <v>486</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B518" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D518" t="s">
         <v>1056</v>
       </c>
-      <c r="C518" t="s">
+      <c r="E518" t="s">
+        <v>61</v>
+      </c>
+      <c r="F518" t="s">
         <v>1057</v>
       </c>
-      <c r="D518" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G518" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="H518" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="B519" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D519" t="s">
         <v>1056</v>
       </c>
-      <c r="C519" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E519" t="s">
         <v>61</v>
       </c>
       <c r="F519" t="s">
-        <v>1060</v>
+        <v>487</v>
       </c>
       <c r="G519" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H519" t="s">
-        <v>1060</v>
+        <v>487</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B520" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C520" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E520" t="s">
+        <v>61</v>
+      </c>
+      <c r="F520" t="s">
         <v>1061</v>
       </c>
-      <c r="D520" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G520" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H520" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="B521" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C521" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="D521" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E521" t="s">
+        <v>61</v>
+      </c>
+      <c r="F521" t="s">
         <v>1062</v>
       </c>
-      <c r="E521" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G521" t="s">
-        <v>222</v>
+        <v>51</v>
       </c>
       <c r="H521" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B522" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C522" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E522" t="s">
+        <v>61</v>
+      </c>
+      <c r="F522" t="s">
         <v>1065</v>
       </c>
-      <c r="D522" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G522" t="s">
-        <v>222</v>
+        <v>51</v>
       </c>
       <c r="H522" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="B523" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C523" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="D523" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E523" t="s">
+        <v>61</v>
+      </c>
+      <c r="F523" t="s">
         <v>1066</v>
       </c>
-      <c r="E523" t="s">
-[...3 lines deleted...]
-        <v>1068</v>
+      <c r="G523" t="s">
+        <v>222</v>
       </c>
       <c r="H523" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-        <v>1069</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B524" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C524" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="D524" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="E524" t="s">
         <v>61</v>
       </c>
       <c r="F524" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="G524" t="s">
         <v>222</v>
       </c>
       <c r="H524" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="B525" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C525" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E525" t="s">
+        <v>61</v>
+      </c>
+      <c r="F525" t="s">
         <v>1070</v>
       </c>
-      <c r="D525" t="s">
+      <c r="H525" t="s">
+        <v>1070</v>
+      </c>
+      <c r="I525" t="s">
         <v>1071</v>
-      </c>
-[...10 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B526" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C526" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E526" t="s">
+        <v>61</v>
+      </c>
+      <c r="F526" t="s">
         <v>1074</v>
       </c>
-      <c r="D526" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G526" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="H526" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="B527" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C527" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="D527" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E527" t="s">
+        <v>61</v>
+      </c>
+      <c r="F527" t="s">
         <v>1075</v>
-      </c>
-[...4 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="G527" t="s">
         <v>222</v>
       </c>
       <c r="H527" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="528" spans="1:9">
+      <c r="A528">
+        <v>268</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D528" t="s">
         <v>1077</v>
-      </c>
-[...9 lines deleted...]
-        <v>1075</v>
       </c>
       <c r="E528" t="s">
         <v>61</v>
       </c>
       <c r="F528" t="s">
         <v>1078</v>
       </c>
       <c r="G528" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H528" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="529" spans="1:9">
-      <c r="A529">
-[...1 lines deleted...]
-      </c>
       <c r="B529" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C529" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E529" t="s">
+        <v>61</v>
+      </c>
+      <c r="F529" t="s">
         <v>1079</v>
       </c>
-      <c r="D529" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G529" t="s">
-        <v>51</v>
+        <v>222</v>
       </c>
       <c r="H529" t="s">
-        <v>1081</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="B530" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C530" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="D530" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E530" t="s">
+        <v>61</v>
+      </c>
+      <c r="F530" t="s">
         <v>1080</v>
       </c>
-      <c r="E530" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G530" t="s">
-        <v>222</v>
+        <v>51</v>
       </c>
       <c r="H530" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B531" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C531" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E531" t="s">
+        <v>61</v>
+      </c>
+      <c r="F531" t="s">
         <v>1083</v>
-      </c>
-[...7 lines deleted...]
-        <v>1085</v>
       </c>
       <c r="G531" t="s">
         <v>51</v>
       </c>
       <c r="H531" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="B532" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C532" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="D532" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E532" t="s">
+        <v>61</v>
+      </c>
+      <c r="F532" t="s">
         <v>1084</v>
       </c>
-      <c r="E532" t="s">
-[...2 lines deleted...]
-      <c r="F532" t="s">
+      <c r="G532" t="s">
+        <v>222</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9">
+      <c r="A533">
+        <v>270</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D533" t="s">
         <v>1086</v>
       </c>
-      <c r="H532" t="s">
+      <c r="E533" t="s">
+        <v>61</v>
+      </c>
+      <c r="F533" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G533" t="s">
+        <v>51</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9">
+      <c r="B534" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D534" t="s">
         <v>1086</v>
       </c>
-      <c r="I532" t="s">
+      <c r="E534" t="s">
+        <v>61</v>
+      </c>
+      <c r="F534" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I534" t="s">
         <v>15</v>
-      </c>
-[...47 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="B535" t="s">
-        <v>1087</v>
+        <v>1058</v>
       </c>
       <c r="C535" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="D535" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E535" t="s">
         <v>61</v>
       </c>
       <c r="F535" t="s">
-        <v>1091</v>
+        <v>138</v>
       </c>
       <c r="H535" t="s">
-        <v>1091</v>
+        <v>138</v>
       </c>
       <c r="I535" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B536" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C536" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E536" t="s">
+        <v>61</v>
+      </c>
+      <c r="F536" t="s">
         <v>1092</v>
       </c>
-      <c r="D536" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G536" t="s">
-        <v>222</v>
+        <v>15</v>
       </c>
       <c r="H536" t="s">
-        <v>1094</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="B537" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C537" t="s">
-        <v>1092</v>
+        <v>1090</v>
       </c>
       <c r="D537" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E537" t="s">
+        <v>61</v>
+      </c>
+      <c r="F537" t="s">
         <v>1093</v>
       </c>
-      <c r="E537" t="s">
-[...5 lines deleted...]
-      <c r="G537" t="s">
+      <c r="H537" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I537" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B538" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C538" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E538" t="s">
+        <v>61</v>
+      </c>
+      <c r="F538" t="s">
         <v>1096</v>
-      </c>
-[...7 lines deleted...]
-        <v>1098</v>
       </c>
       <c r="G538" t="s">
         <v>222</v>
       </c>
       <c r="H538" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="B539" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C539" t="s">
-        <v>1096</v>
+        <v>1094</v>
       </c>
       <c r="D539" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E539" t="s">
+        <v>61</v>
+      </c>
+      <c r="F539" t="s">
         <v>1097</v>
-      </c>
-[...4 lines deleted...]
-        <v>1099</v>
       </c>
       <c r="G539" t="s">
         <v>222</v>
       </c>
       <c r="H539" t="s">
-        <v>1099</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B540" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C540" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E540" t="s">
+        <v>61</v>
+      </c>
+      <c r="F540" t="s">
         <v>1100</v>
       </c>
-      <c r="D540" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G540" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="H540" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="B541" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C541" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
       <c r="D541" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E541" t="s">
+        <v>61</v>
+      </c>
+      <c r="F541" t="s">
         <v>1101</v>
       </c>
-      <c r="E541" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G541" t="s">
-        <v>16</v>
+        <v>222</v>
       </c>
       <c r="H541" t="s">
-        <v>1103</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B542" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C542" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E542" t="s">
+        <v>61</v>
+      </c>
+      <c r="F542" t="s">
         <v>1104</v>
-      </c>
-[...7 lines deleted...]
-        <v>1106</v>
       </c>
       <c r="G542" t="s">
         <v>15</v>
       </c>
       <c r="H542" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="B543" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C543" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="D543" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E543" t="s">
+        <v>61</v>
+      </c>
+      <c r="F543" t="s">
         <v>1105</v>
       </c>
-      <c r="E543" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G543" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H543" t="s">
-        <v>1107</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B544" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C544" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E544" t="s">
+        <v>61</v>
+      </c>
+      <c r="F544" t="s">
         <v>1108</v>
-      </c>
-[...7 lines deleted...]
-        <v>415</v>
       </c>
       <c r="G544" t="s">
         <v>15</v>
       </c>
       <c r="H544" t="s">
-        <v>415</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="B545" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C545" t="s">
-        <v>1108</v>
+        <v>1106</v>
       </c>
       <c r="D545" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E545" t="s">
+        <v>61</v>
+      </c>
+      <c r="F545" t="s">
         <v>1109</v>
       </c>
-      <c r="E545" t="s">
-[...3 lines deleted...]
-        <v>1110</v>
+      <c r="G545" t="s">
+        <v>15</v>
       </c>
       <c r="H545" t="s">
-        <v>1110</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546">
+        <v>276</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E546" t="s">
+        <v>61</v>
+      </c>
+      <c r="F546" t="s">
+        <v>416</v>
+      </c>
+      <c r="G546" t="s">
+        <v>15</v>
+      </c>
+      <c r="H546" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9">
+      <c r="B547" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E547" t="s">
+        <v>61</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I547" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9">
+      <c r="A548">
         <v>277</v>
       </c>
-      <c r="B546" t="s">
-[...25 lines deleted...]
-      <c r="B547" t="s">
+      <c r="B548" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C548" t="s">
         <v>1113</v>
       </c>
-      <c r="C547" t="s">
+      <c r="D548" t="s">
         <v>1114</v>
       </c>
-      <c r="D547" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E548" t="s">
         <v>61</v>
       </c>
       <c r="F548" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="G548" t="s">
+        <v>482</v>
+      </c>
+      <c r="H548" t="s">
+        <v>482</v>
+      </c>
+      <c r="I548" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B549" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C549" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E549" t="s">
+        <v>61</v>
+      </c>
+      <c r="F549" t="s">
         <v>1118</v>
       </c>
-      <c r="D549" t="s">
+      <c r="G549" t="s">
         <v>1119</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="B550" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C550" t="s">
-        <v>1118</v>
+        <v>1116</v>
       </c>
       <c r="D550" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="E550" t="s">
         <v>61</v>
       </c>
-      <c r="H550" t="s">
-[...2 lines deleted...]
-      <c r="I550" t="s">
+      <c r="F550" t="s">
+        <v>227</v>
+      </c>
+      <c r="G550" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551">
+        <v>279</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E551" t="s">
+        <v>61</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I551" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9">
+      <c r="B552" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E552" t="s">
+        <v>61</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I552" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9">
+      <c r="A553">
         <v>280</v>
       </c>
-      <c r="B551" t="s">
-[...11 lines deleted...]
-      <c r="F551" t="s">
+      <c r="B553" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C553" t="s">
         <v>1124</v>
       </c>
-      <c r="G551" t="s">
+      <c r="D553" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E553" t="s">
+        <v>61</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G553" t="s">
         <v>15</v>
-      </c>
-[...41 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B554" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C554" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D554" t="s">
         <v>1128</v>
       </c>
-      <c r="D554" t="s">
+      <c r="E554" t="s">
+        <v>61</v>
+      </c>
+      <c r="F554" t="s">
+        <v>62</v>
+      </c>
+      <c r="G554" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="555" spans="1:9">
+      <c r="B555" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E555" t="s">
+        <v>61</v>
+      </c>
+      <c r="F555" t="s">
         <v>1129</v>
       </c>
-      <c r="E554" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="G555" t="s">
-        <v>1117</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>165</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B556" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C556" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="D556" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="E556" t="s">
         <v>61</v>
       </c>
       <c r="F556" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G556" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="H556" t="s">
-        <v>1136</v>
+        <v>1132</v>
       </c>
       <c r="I556" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557">
+        <v>283</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E557" t="s">
+        <v>61</v>
+      </c>
+      <c r="F557" t="s">
+        <v>413</v>
+      </c>
+      <c r="G557" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1135</v>
+      </c>
+      <c r="I557" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9">
+      <c r="A558">
+        <v>284</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E558" t="s">
+        <v>61</v>
+      </c>
+      <c r="F558" t="s">
+        <v>132</v>
+      </c>
+      <c r="G558" t="s">
+        <v>15</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I558" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="559" spans="1:9">
+      <c r="A559">
         <v>285</v>
       </c>
-      <c r="B557" t="s">
-[...5 lines deleted...]
-      <c r="D557" t="s">
+      <c r="B559" t="s">
         <v>1139</v>
       </c>
-      <c r="E557" t="s">
+      <c r="C559" t="s">
         <v>1140</v>
       </c>
-      <c r="F557" t="s">
+      <c r="D559" t="s">
         <v>1141</v>
       </c>
-      <c r="H557" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="E559" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F559" t="s">
-        <v>365</v>
+        <v>1143</v>
       </c>
       <c r="H559" t="s">
-        <v>365</v>
+        <v>1143</v>
       </c>
       <c r="I559" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="560" spans="1:9">
-      <c r="A560">
-[...1 lines deleted...]
-      </c>
       <c r="B560" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C560" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E560" t="s">
         <v>1142</v>
       </c>
-      <c r="D560" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F560" t="s">
-        <v>1144</v>
+        <v>416</v>
       </c>
       <c r="H560" t="s">
-        <v>1144</v>
+        <v>416</v>
       </c>
       <c r="I560" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="B561" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C561" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E561" t="s">
         <v>1142</v>
       </c>
-      <c r="D561" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F561" t="s">
-        <v>415</v>
+        <v>365</v>
       </c>
       <c r="H561" t="s">
-        <v>415</v>
+        <v>365</v>
       </c>
       <c r="I561" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="562" spans="1:9">
+      <c r="A562">
+        <v>286</v>
+      </c>
       <c r="B562" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C562" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E562" t="s">
         <v>1142</v>
       </c>
-      <c r="D562" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F562" t="s">
-        <v>270</v>
+        <v>1146</v>
       </c>
       <c r="H562" t="s">
-        <v>270</v>
+        <v>1146</v>
       </c>
       <c r="I562" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="563" spans="1:9">
-      <c r="A563">
-[...1 lines deleted...]
-      </c>
       <c r="B563" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C563" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D563" t="s">
         <v>1145</v>
       </c>
-      <c r="D563" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E563" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F563" t="s">
-        <v>141</v>
+        <v>416</v>
       </c>
       <c r="H563" t="s">
-        <v>141</v>
+        <v>416</v>
       </c>
       <c r="I563" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="B564" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C564" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D564" t="s">
         <v>1145</v>
       </c>
-      <c r="D564" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E564" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F564" t="s">
-        <v>1147</v>
+        <v>270</v>
       </c>
       <c r="H564" t="s">
-        <v>1147</v>
+        <v>270</v>
       </c>
       <c r="I564" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="565" spans="1:9">
+      <c r="A565">
+        <v>287</v>
+      </c>
       <c r="B565" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C565" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="D565" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E565" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F565" t="s">
-        <v>47</v>
+        <v>141</v>
       </c>
       <c r="H565" t="s">
-        <v>47</v>
+        <v>141</v>
       </c>
       <c r="I565" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="B566" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C566" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="D566" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E566" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F566" t="s">
-        <v>270</v>
+        <v>1149</v>
       </c>
       <c r="H566" t="s">
-        <v>270</v>
+        <v>1149</v>
       </c>
       <c r="I566" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="567" spans="1:9">
-      <c r="A567">
-[...1 lines deleted...]
-      </c>
       <c r="B567" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C567" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D567" t="s">
         <v>1148</v>
       </c>
-      <c r="D567" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E567" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F567" t="s">
-        <v>1150</v>
+        <v>47</v>
       </c>
       <c r="H567" t="s">
-        <v>1150</v>
+        <v>47</v>
       </c>
       <c r="I567" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="B568" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C568" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D568" t="s">
         <v>1148</v>
       </c>
-      <c r="D568" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E568" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F568" t="s">
-        <v>227</v>
+        <v>270</v>
       </c>
       <c r="H568" t="s">
-        <v>227</v>
+        <v>270</v>
       </c>
       <c r="I568" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B569" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C569" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D569" t="s">
         <v>1151</v>
       </c>
-      <c r="D569" t="s">
+      <c r="E569" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F569" t="s">
         <v>1152</v>
       </c>
-      <c r="E569" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H569" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="I569" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="B570" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C570" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D570" t="s">
         <v>1151</v>
       </c>
-      <c r="D570" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E570" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F570" t="s">
+        <v>227</v>
+      </c>
+      <c r="H570" t="s">
+        <v>227</v>
+      </c>
+      <c r="I570" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9">
+      <c r="A571">
+        <v>289</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H571" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I571" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="572" spans="1:9">
+      <c r="B572" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F572" t="s">
         <v>132</v>
       </c>
-      <c r="H570" t="s">
+      <c r="H572" t="s">
         <v>132</v>
-      </c>
-[...47 lines deleted...]
-        <v>1156</v>
       </c>
       <c r="I572" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="B573" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C573" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D573" t="s">
         <v>1154</v>
       </c>
-      <c r="D573" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E573" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F573" t="s">
-        <v>386</v>
+        <v>851</v>
       </c>
       <c r="H573" t="s">
-        <v>386</v>
+        <v>851</v>
       </c>
       <c r="I573" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B574" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D574" t="s">
         <v>1157</v>
       </c>
-      <c r="C574" t="s">
+      <c r="E574" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F574" t="s">
         <v>1158</v>
       </c>
-      <c r="D574" t="s">
-[...9 lines deleted...]
-        <v>165</v>
+      <c r="H574" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I574" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="B575" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D575" t="s">
         <v>1157</v>
       </c>
-      <c r="C575" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E575" t="s">
-        <v>186</v>
+        <v>1142</v>
       </c>
       <c r="F575" t="s">
-        <v>1161</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>386</v>
+      </c>
+      <c r="H575" t="s">
+        <v>386</v>
+      </c>
+      <c r="I575" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B576" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C576" t="s">
-        <v>1163</v>
+        <v>1160</v>
       </c>
       <c r="D576" t="s">
-        <v>1164</v>
+        <v>1161</v>
       </c>
       <c r="E576" t="s">
         <v>186</v>
       </c>
       <c r="F576" t="s">
-        <v>1165</v>
+        <v>1162</v>
       </c>
       <c r="G576" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="B577" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C577" t="s">
-        <v>1163</v>
+        <v>1160</v>
       </c>
       <c r="D577" t="s">
-        <v>1164</v>
+        <v>1161</v>
       </c>
       <c r="E577" t="s">
         <v>186</v>
       </c>
       <c r="F577" t="s">
-        <v>1166</v>
+        <v>1163</v>
       </c>
       <c r="G577" t="s">
-        <v>655</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B578" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C578" t="s">
-        <v>1167</v>
+        <v>1165</v>
       </c>
       <c r="D578" t="s">
-        <v>1168</v>
+        <v>1166</v>
       </c>
       <c r="E578" t="s">
         <v>186</v>
       </c>
       <c r="F578" t="s">
-        <v>1169</v>
+        <v>1167</v>
       </c>
       <c r="G578" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="B579" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C579" t="s">
-        <v>1167</v>
+        <v>1165</v>
       </c>
       <c r="D579" t="s">
-        <v>1168</v>
+        <v>1166</v>
       </c>
       <c r="E579" t="s">
         <v>186</v>
       </c>
       <c r="F579" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="G579" t="s">
-        <v>156</v>
+        <v>630</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B580" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C580" t="s">
-        <v>1171</v>
+        <v>1169</v>
       </c>
       <c r="D580" t="s">
-        <v>1172</v>
+        <v>1170</v>
       </c>
       <c r="E580" t="s">
         <v>186</v>
       </c>
       <c r="F580" t="s">
-        <v>1173</v>
+        <v>1171</v>
       </c>
       <c r="G580" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="B581" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C581" t="s">
-        <v>1171</v>
+        <v>1169</v>
       </c>
       <c r="D581" t="s">
-        <v>1172</v>
+        <v>1170</v>
       </c>
       <c r="E581" t="s">
         <v>186</v>
       </c>
       <c r="F581" t="s">
-        <v>1174</v>
+        <v>1172</v>
       </c>
       <c r="G581" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B582" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C582" t="s">
-        <v>1175</v>
+        <v>1173</v>
       </c>
       <c r="D582" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
       <c r="E582" t="s">
         <v>186</v>
       </c>
       <c r="F582" t="s">
-        <v>1177</v>
+        <v>1175</v>
       </c>
       <c r="G582" t="s">
-        <v>1162</v>
+        <v>156</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="B583" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C583" t="s">
-        <v>1175</v>
+        <v>1173</v>
       </c>
       <c r="D583" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
       <c r="E583" t="s">
         <v>186</v>
       </c>
       <c r="F583" t="s">
-        <v>1166</v>
+        <v>1176</v>
       </c>
       <c r="G583" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B584" t="s">
-        <v>465</v>
+        <v>1159</v>
       </c>
       <c r="C584" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D584" t="s">
         <v>1178</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179</v>
       </c>
       <c r="E584" t="s">
         <v>186</v>
       </c>
       <c r="F584" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="G584" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>1180</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="B585" t="s">
-        <v>465</v>
+        <v>1159</v>
       </c>
       <c r="C585" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D585" t="s">
         <v>1178</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179</v>
       </c>
       <c r="E585" t="s">
         <v>186</v>
       </c>
       <c r="F585" t="s">
-        <v>1181</v>
+        <v>1168</v>
       </c>
       <c r="G585" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>1181</v>
+        <v>156</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B586" t="s">
-        <v>306</v>
+        <v>466</v>
       </c>
       <c r="C586" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="D586" t="s">
-        <v>1183</v>
+        <v>1181</v>
       </c>
       <c r="E586" t="s">
         <v>186</v>
       </c>
+      <c r="F586" t="s">
+        <v>1182</v>
+      </c>
+      <c r="G586" t="s">
+        <v>222</v>
+      </c>
       <c r="H586" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="587" spans="1:9">
+      <c r="B587" t="s">
+        <v>466</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E587" t="s">
+        <v>186</v>
+      </c>
+      <c r="F587" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G587" t="s">
+        <v>165</v>
+      </c>
+      <c r="H587" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="588" spans="1:9">
+      <c r="A588">
+        <v>297</v>
+      </c>
+      <c r="B588" t="s">
+        <v>306</v>
+      </c>
+      <c r="C588" t="s">
         <v>1184</v>
       </c>
-      <c r="I586" t="s">
+      <c r="D588" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E588" t="s">
+        <v>186</v>
+      </c>
+      <c r="H588" t="s">
+        <v>1186</v>
+      </c>
+      <c r="I588" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="587" spans="1:9">
-      <c r="A587">
+    <row r="589" spans="1:9">
+      <c r="A589">
         <v>298</v>
       </c>
-      <c r="B587" t="s">
-[...5 lines deleted...]
-      <c r="D587" t="s">
+      <c r="B589" t="s">
         <v>1187</v>
       </c>
-      <c r="E587" t="s">
+      <c r="C589" t="s">
         <v>1188</v>
       </c>
-      <c r="F587" t="s">
+      <c r="D589" t="s">
         <v>1189</v>
       </c>
-      <c r="H587" t="s">
+      <c r="E589" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H589" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I589" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="590" spans="1:9">
+      <c r="B590" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D590" t="s">
         <v>1189</v>
       </c>
-      <c r="I587" t="s">
-[...16 lines deleted...]
-      <c r="H588" t="s">
+      <c r="E590" t="s">
         <v>1190</v>
       </c>
-      <c r="I588" t="s">
+      <c r="H590" t="s">
+        <v>1192</v>
+      </c>
+      <c r="I590" t="s">
         <v>46</v>
-      </c>
-[...44 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="B591" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C591" t="s">
-        <v>1191</v>
+        <v>1188</v>
       </c>
       <c r="D591" t="s">
-        <v>1192</v>
+        <v>1189</v>
       </c>
       <c r="E591" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="H591" t="s">
-        <v>1193</v>
+        <v>270</v>
       </c>
       <c r="I591" t="s">
-        <v>16</v>
+        <v>165</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592">
+        <v>299</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F592" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H592" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I592" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="593" spans="1:9">
+      <c r="B593" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H593" t="s">
+        <v>1195</v>
+      </c>
+      <c r="I593" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="594" spans="1:9">
+      <c r="A594">
         <v>300</v>
       </c>
-      <c r="B592" t="s">
-[...11 lines deleted...]
-      <c r="F592" t="s">
+      <c r="B594" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C594" t="s">
         <v>1197</v>
       </c>
-      <c r="G592" t="s">
+      <c r="D594" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E594" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F594" t="s">
+        <v>1199</v>
+      </c>
+      <c r="G594" t="s">
         <v>179</v>
       </c>
-      <c r="H592" t="s">
+      <c r="H594" t="s">
         <v>132</v>
       </c>
-      <c r="I592" t="s">
+      <c r="I594" t="s">
         <v>222</v>
-      </c>
-[...41 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B595" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C595" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E595" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H595" t="s">
         <v>1202</v>
       </c>
-      <c r="D595" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I595" t="s">
-        <v>16</v>
+        <v>156</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="B596" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C596" t="s">
-        <v>1202</v>
+        <v>1200</v>
       </c>
       <c r="D596" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E596" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H596" t="s">
         <v>1203</v>
       </c>
-      <c r="E596" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I596" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B597" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C597" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D597" t="s">
         <v>1205</v>
       </c>
-      <c r="D597" t="s">
+      <c r="E597" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F597" t="s">
         <v>1206</v>
       </c>
-      <c r="E597" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H597" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="I597" t="s">
-        <v>165</v>
+        <v>16</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="B598" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C598" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D598" t="s">
         <v>1205</v>
       </c>
-      <c r="D598" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E598" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="H598" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="I598" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B599" t="s">
-        <v>441</v>
+        <v>1187</v>
       </c>
       <c r="C599" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D599" t="s">
         <v>1208</v>
       </c>
-      <c r="D599" t="s">
+      <c r="E599" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F599" t="s">
+        <v>138</v>
+      </c>
+      <c r="G599" t="s">
+        <v>179</v>
+      </c>
+      <c r="H599" t="s">
         <v>1209</v>
       </c>
-      <c r="E599" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="I599" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="B600" t="s">
-        <v>441</v>
+        <v>1187</v>
       </c>
       <c r="C600" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D600" t="s">
         <v>1208</v>
       </c>
-      <c r="D600" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E600" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="F600" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H600" t="s">
+        <v>41</v>
+      </c>
+      <c r="I600" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9">
+      <c r="A601">
+        <v>304</v>
+      </c>
+      <c r="B601" t="s">
+        <v>442</v>
+      </c>
+      <c r="C601" t="s">
         <v>1210</v>
       </c>
-      <c r="H600" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D601" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="E601" t="s">
         <v>61</v>
       </c>
       <c r="F601" t="s">
-        <v>1211</v>
+        <v>12</v>
       </c>
       <c r="G601" t="s">
         <v>134</v>
       </c>
       <c r="H601" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="602" spans="1:9">
+      <c r="B602" t="s">
+        <v>442</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D602" t="s">
         <v>1211</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B602" t="s">
+      <c r="E602" t="s">
+        <v>61</v>
+      </c>
+      <c r="F602" t="s">
         <v>1212</v>
       </c>
-      <c r="C602" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H602" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
       <c r="I602" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="B603" t="s">
-        <v>1212</v>
+        <v>442</v>
       </c>
       <c r="C603" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E603" t="s">
+        <v>61</v>
+      </c>
+      <c r="F603" t="s">
         <v>1213</v>
       </c>
-      <c r="D603" t="s">
-[...3 lines deleted...]
-        <v>186</v>
+      <c r="G603" t="s">
+        <v>134</v>
       </c>
       <c r="H603" t="s">
-        <v>1216</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B604" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C604" t="s">
-        <v>1217</v>
+        <v>1215</v>
       </c>
       <c r="D604" t="s">
-        <v>1218</v>
+        <v>1216</v>
       </c>
       <c r="E604" t="s">
         <v>186</v>
       </c>
       <c r="H604" t="s">
-        <v>270</v>
+        <v>1217</v>
       </c>
       <c r="I604" t="s">
-        <v>222</v>
+        <v>51</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="B605" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C605" t="s">
-        <v>1217</v>
+        <v>1215</v>
       </c>
       <c r="D605" t="s">
-        <v>1218</v>
+        <v>1216</v>
       </c>
       <c r="E605" t="s">
         <v>186</v>
       </c>
       <c r="H605" t="s">
-        <v>894</v>
+        <v>1218</v>
       </c>
       <c r="I605" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B606" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C606" t="s">
         <v>1219</v>
       </c>
       <c r="D606" t="s">
         <v>1220</v>
       </c>
       <c r="E606" t="s">
         <v>186</v>
       </c>
       <c r="H606" t="s">
-        <v>1221</v>
+        <v>270</v>
       </c>
       <c r="I606" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="B607" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C607" t="s">
         <v>1219</v>
       </c>
       <c r="D607" t="s">
         <v>1220</v>
       </c>
       <c r="E607" t="s">
         <v>186</v>
       </c>
       <c r="H607" t="s">
-        <v>1222</v>
+        <v>896</v>
       </c>
       <c r="I607" t="s">
-        <v>444</v>
+        <v>51</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B608" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C608" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
       <c r="D608" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="E608" t="s">
         <v>186</v>
       </c>
       <c r="H608" t="s">
-        <v>1225</v>
+        <v>1223</v>
       </c>
       <c r="I608" t="s">
-        <v>444</v>
+        <v>156</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="B609" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C609" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
       <c r="D609" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="E609" t="s">
         <v>186</v>
       </c>
       <c r="H609" t="s">
-        <v>1226</v>
+        <v>1224</v>
       </c>
       <c r="I609" t="s">
-        <v>1227</v>
+        <v>445</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B610" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C610" t="s">
-        <v>1228</v>
+        <v>1225</v>
       </c>
       <c r="D610" t="s">
-        <v>1229</v>
+        <v>1226</v>
       </c>
       <c r="E610" t="s">
         <v>186</v>
       </c>
       <c r="H610" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="I610" t="s">
-        <v>679</v>
+        <v>445</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="B611" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C611" t="s">
-        <v>1228</v>
+        <v>1225</v>
       </c>
       <c r="D611" t="s">
-        <v>1229</v>
+        <v>1226</v>
       </c>
       <c r="E611" t="s">
         <v>186</v>
       </c>
       <c r="H611" t="s">
-        <v>77</v>
+        <v>1228</v>
       </c>
       <c r="I611" t="s">
-        <v>16</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B612" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D612" t="s">
         <v>1231</v>
       </c>
-      <c r="C612" t="s">
+      <c r="E612" t="s">
+        <v>186</v>
+      </c>
+      <c r="H612" t="s">
         <v>1232</v>
       </c>
-      <c r="D612" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I612" t="s">
-        <v>208</v>
+        <v>681</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="B613" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D613" t="s">
         <v>1231</v>
       </c>
-      <c r="C613" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E613" t="s">
-        <v>1234</v>
+        <v>186</v>
       </c>
       <c r="H613" t="s">
-        <v>1236</v>
+        <v>77</v>
       </c>
       <c r="I613" t="s">
-        <v>1237</v>
+        <v>16</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B614" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C614" t="s">
-        <v>1238</v>
+        <v>1234</v>
       </c>
       <c r="D614" t="s">
-        <v>1239</v>
+        <v>1235</v>
       </c>
       <c r="E614" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H614" t="s">
-        <v>1240</v>
+        <v>1237</v>
       </c>
       <c r="I614" t="s">
-        <v>1237</v>
+        <v>208</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="B615" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C615" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D615" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E615" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H615" t="s">
         <v>1238</v>
       </c>
-      <c r="D615" t="s">
+      <c r="I615" t="s">
         <v>1239</v>
-      </c>
-[...7 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B616" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C616" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D616" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E616" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H616" t="s">
         <v>1242</v>
       </c>
-      <c r="D616" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I616" t="s">
-        <v>165</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="B617" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C617" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="D617" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E617" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H617" t="s">
         <v>1243</v>
       </c>
-      <c r="E617" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I617" t="s">
-        <v>156</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B618" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C618" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D618" t="s">
         <v>1245</v>
       </c>
-      <c r="D618" t="s">
+      <c r="E618" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H618" t="s">
         <v>1246</v>
-      </c>
-[...10 lines deleted...]
-        <v>1248</v>
       </c>
       <c r="I618" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="B619" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C619" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D619" t="s">
         <v>1245</v>
       </c>
-      <c r="D619" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E619" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H619" t="s">
+        <v>736</v>
+      </c>
+      <c r="I619" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9">
+      <c r="A620">
+        <v>313</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C620" t="s">
         <v>1247</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="D620" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="E620" t="s">
-        <v>1234</v>
+        <v>1236</v>
+      </c>
+      <c r="F620" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G620" t="s">
+        <v>165</v>
       </c>
       <c r="H620" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="I620" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="621" spans="1:9">
-      <c r="A621">
-[...1 lines deleted...]
-      </c>
       <c r="B621" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C621" t="s">
-        <v>1250</v>
+        <v>1247</v>
       </c>
       <c r="D621" t="s">
-        <v>1251</v>
+        <v>1248</v>
       </c>
       <c r="E621" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H621" t="s">
-        <v>1252</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="B622" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C622" t="s">
-        <v>1250</v>
+        <v>1247</v>
       </c>
       <c r="D622" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H622" t="s">
         <v>1251</v>
       </c>
-      <c r="E622" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I622" t="s">
-        <v>1254</v>
+        <v>165</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B623" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C623" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="D623" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="E623" t="s">
-        <v>1234</v>
-[...4 lines deleted...]
-      <c r="G623" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H623" t="s">
+        <v>1254</v>
+      </c>
+      <c r="I623" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="B624" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C624" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D624" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E624" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H624" t="s">
         <v>1255</v>
       </c>
-      <c r="D624" t="s">
+      <c r="I624" t="s">
         <v>1256</v>
-      </c>
-[...10 lines deleted...]
-        <v>1258</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B625" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C625" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F625" t="s">
         <v>1259</v>
       </c>
-      <c r="D625" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G625" t="s">
-        <v>73</v>
+        <v>165</v>
       </c>
       <c r="H625" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="B626" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C626" t="s">
-        <v>1259</v>
+        <v>1257</v>
       </c>
       <c r="D626" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E626" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F626" t="s">
         <v>1260</v>
       </c>
-      <c r="E626" t="s">
-        <v>1234</v>
+      <c r="G626" t="s">
+        <v>165</v>
       </c>
       <c r="H626" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9">
+      <c r="A627">
+        <v>316</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F627" t="s">
         <v>1263</v>
       </c>
-      <c r="I626" t="s">
+      <c r="G627" t="s">
+        <v>73</v>
+      </c>
+      <c r="H627" t="s">
+        <v>1264</v>
+      </c>
+      <c r="I627" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9">
+      <c r="B628" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E628" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H628" t="s">
+        <v>1265</v>
+      </c>
+      <c r="I628" t="s">
         <v>258</v>
-      </c>
-[...44 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="B629" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C629" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
       <c r="D629" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="E629" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H629" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="630" spans="1:9">
+      <c r="A630">
+        <v>317</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C630" t="s">
         <v>1266</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="D630" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="E630" t="s">
-        <v>1234</v>
+        <v>1236</v>
+      </c>
+      <c r="F630" t="s">
+        <v>1268</v>
+      </c>
+      <c r="G630" t="s">
+        <v>1269</v>
       </c>
       <c r="H630" t="s">
-        <v>1261</v>
+        <v>1270</v>
       </c>
       <c r="I630" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="631" spans="1:9">
-      <c r="A631">
-[...1 lines deleted...]
-      </c>
       <c r="B631" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C631" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="D631" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="E631" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H631" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="632" spans="1:9">
-      <c r="A632">
-[...1 lines deleted...]
-      </c>
       <c r="B632" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C632" t="s">
-        <v>1272</v>
+        <v>1266</v>
       </c>
       <c r="D632" t="s">
-        <v>1273</v>
+        <v>1267</v>
       </c>
       <c r="E632" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H632" t="s">
-        <v>1274</v>
+        <v>1263</v>
       </c>
       <c r="I632" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="633" spans="1:9">
+      <c r="A633">
+        <v>318</v>
+      </c>
       <c r="B633" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C633" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D633" t="s">
         <v>1272</v>
       </c>
-      <c r="D633" t="s">
+      <c r="E633" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H633" t="s">
         <v>1273</v>
-      </c>
-[...4 lines deleted...]
-        <v>1275</v>
       </c>
       <c r="I633" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B634" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C634" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H634" t="s">
         <v>1276</v>
-      </c>
-[...13 lines deleted...]
-        <v>1279</v>
       </c>
       <c r="I634" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="B635" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C635" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
       <c r="D635" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H635" t="s">
         <v>1277</v>
       </c>
-      <c r="E635" t="s">
-[...3 lines deleted...]
-        <v>1278</v>
+      <c r="I635" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B636" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C636" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E636" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F636" t="s">
         <v>1280</v>
       </c>
-      <c r="D636" t="s">
+      <c r="G636" t="s">
+        <v>222</v>
+      </c>
+      <c r="H636" t="s">
         <v>1281</v>
-      </c>
-[...4 lines deleted...]
-        <v>1230</v>
       </c>
       <c r="I636" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="637" spans="1:9">
-      <c r="A637">
-[...1 lines deleted...]
-      </c>
       <c r="B637" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E637" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H637" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="638" spans="1:9">
+      <c r="A638">
+        <v>321</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C638" t="s">
         <v>1282</v>
       </c>
-      <c r="C637" t="s">
+      <c r="D638" t="s">
         <v>1283</v>
       </c>
-      <c r="D637" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E638" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H638" t="s">
-        <v>1286</v>
+        <v>1232</v>
       </c>
       <c r="I638" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B639" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C639" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D639" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E639" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H639" t="s">
         <v>1287</v>
       </c>
-      <c r="D639" t="s">
-[...8 lines deleted...]
-      <c r="G639" t="s">
+      <c r="I639" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="B640" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C640" t="s">
-        <v>1287</v>
+        <v>1285</v>
       </c>
       <c r="D640" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E640" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H640" t="s">
         <v>1288</v>
       </c>
-      <c r="E640" t="s">
-[...5 lines deleted...]
-      <c r="G640" t="s">
+      <c r="I640" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1290</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B641" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C641" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E641" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F641" t="s">
         <v>1291</v>
       </c>
-      <c r="D641" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G641" t="s">
-        <v>231</v>
+        <v>165</v>
       </c>
       <c r="H641" t="s">
-        <v>1293</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="B642" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C642" t="s">
-        <v>1291</v>
+        <v>1289</v>
       </c>
       <c r="D642" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E642" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F642" t="s">
         <v>1292</v>
       </c>
-      <c r="E642" t="s">
-        <v>1234</v>
+      <c r="G642" t="s">
+        <v>165</v>
       </c>
       <c r="H642" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="643" spans="1:9">
+      <c r="A643">
+        <v>324</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D643" t="s">
         <v>1294</v>
       </c>
-      <c r="I642" t="s">
+      <c r="E643" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F643" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G643" t="s">
+        <v>231</v>
+      </c>
+      <c r="H643" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9">
+      <c r="B644" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D644" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E644" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H644" t="s">
+        <v>1296</v>
+      </c>
+      <c r="I644" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="643" spans="1:9">
-[...15 lines deleted...]
-      <c r="I643" t="s">
+    <row r="645" spans="1:9">
+      <c r="B645" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E645" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H645" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I645" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="644" spans="1:9">
-      <c r="A644">
+    <row r="646" spans="1:9">
+      <c r="A646">
         <v>325</v>
       </c>
-      <c r="B644" t="s">
-[...11 lines deleted...]
-      <c r="H644" t="s">
+      <c r="B646" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C646" t="s">
         <v>1297</v>
       </c>
-      <c r="I644" t="s">
-[...10 lines deleted...]
-      <c r="C645" t="s">
+      <c r="D646" t="s">
         <v>1298</v>
       </c>
-      <c r="D645" t="s">
+      <c r="E646" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H646" t="s">
         <v>1299</v>
-      </c>
-[...24 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="I646" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B647" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C647" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D647" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E647" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H647" t="s">
         <v>1302</v>
       </c>
-      <c r="D647" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I647" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="B648" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C648" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="D648" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E648" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H648" t="s">
         <v>1303</v>
       </c>
-      <c r="E648" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I648" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B649" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C649" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E649" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H649" t="s">
         <v>1306</v>
-      </c>
-[...7 lines deleted...]
-        <v>1297</v>
       </c>
       <c r="I649" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="650" spans="1:9">
-      <c r="A650">
-[...1 lines deleted...]
-      </c>
       <c r="B650" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C650" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
       <c r="D650" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E650" t="s">
-        <v>1234</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>1236</v>
       </c>
       <c r="H650" t="s">
-        <v>1311</v>
+        <v>1307</v>
       </c>
       <c r="I650" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="651" spans="1:9">
+      <c r="A651">
+        <v>328</v>
+      </c>
       <c r="B651" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C651" t="s">
         <v>1308</v>
       </c>
       <c r="D651" t="s">
         <v>1309</v>
       </c>
       <c r="E651" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H651" t="s">
-        <v>1310</v>
+        <v>1299</v>
+      </c>
+      <c r="I651" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B652" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C652" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D652" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E652" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F652" t="s">
         <v>1312</v>
       </c>
-      <c r="D652" t="s">
+      <c r="G652" t="s">
+        <v>156</v>
+      </c>
+      <c r="H652" t="s">
         <v>1313</v>
       </c>
-      <c r="E652" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I652" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="B653" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C653" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D653" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E653" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H653" t="s">
         <v>1312</v>
       </c>
-      <c r="D653" t="s">
-[...5 lines deleted...]
-      <c r="H653" t="s">
+    </row>
+    <row r="654" spans="1:9">
+      <c r="A654">
+        <v>330</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D654" t="s">
         <v>1315</v>
       </c>
-      <c r="I653" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="E654" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H654" t="s">
         <v>1316</v>
       </c>
       <c r="I654" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="655" spans="1:9">
-      <c r="A655">
-[...1 lines deleted...]
-      </c>
       <c r="B655" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C655" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D655" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E655" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H655" t="s">
         <v>1317</v>
       </c>
-      <c r="D655" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I655" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="B656" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C656" t="s">
-        <v>1317</v>
+        <v>1314</v>
       </c>
       <c r="D656" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E656" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H656" t="s">
         <v>1318</v>
       </c>
-      <c r="E656" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I656" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B657" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C657" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D657" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E657" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F657" t="s">
         <v>1321</v>
       </c>
-      <c r="D657" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H657" t="s">
-        <v>1323</v>
+        <v>1321</v>
+      </c>
+      <c r="I657" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="B658" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C658" t="s">
-        <v>1321</v>
+        <v>1319</v>
       </c>
       <c r="D658" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E658" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H658" t="s">
         <v>1322</v>
       </c>
-      <c r="E658" t="s">
-[...6 lines deleted...]
-        <v>315</v>
+      <c r="I658" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B659" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D659" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E659" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F659" t="s">
         <v>1325</v>
-      </c>
-[...10 lines deleted...]
-        <v>799</v>
       </c>
       <c r="G659" t="s">
         <v>222</v>
       </c>
       <c r="H659" t="s">
-        <v>799</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="B660" t="s">
-        <v>1325</v>
+        <v>1284</v>
       </c>
       <c r="C660" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D660" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E660" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F660" t="s">
         <v>1326</v>
       </c>
-      <c r="D660" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G660" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>1328</v>
+        <v>315</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B661" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="C661" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D661" t="s">
         <v>1329</v>
       </c>
-      <c r="D661" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E661" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="F661" t="s">
-        <v>1331</v>
+        <v>801</v>
       </c>
       <c r="G661" t="s">
         <v>222</v>
       </c>
       <c r="H661" t="s">
-        <v>1331</v>
+        <v>801</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="B662" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="C662" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D662" t="s">
         <v>1329</v>
       </c>
-      <c r="D662" t="s">
+      <c r="E662" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F662" t="s">
         <v>1330</v>
-      </c>
-[...4 lines deleted...]
-        <v>1332</v>
       </c>
       <c r="G662" t="s">
         <v>222</v>
       </c>
+      <c r="H662" t="s">
+        <v>1330</v>
+      </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B663" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="C663" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D663" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E663" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F663" t="s">
         <v>1333</v>
       </c>
-      <c r="D663" t="s">
-[...6 lines deleted...]
-        <v>1335</v>
+      <c r="G663" t="s">
+        <v>222</v>
       </c>
       <c r="H663" t="s">
-        <v>1335</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="B664" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="C664" t="s">
-        <v>1333</v>
+        <v>1331</v>
       </c>
       <c r="D664" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E664" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F664" t="s">
         <v>1334</v>
       </c>
-      <c r="E664" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G664" t="s">
-        <v>1337</v>
-[...2 lines deleted...]
-        <v>1336</v>
+        <v>222</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B665" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="C665" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
       <c r="D665" t="s">
-        <v>1339</v>
+        <v>1336</v>
       </c>
       <c r="E665" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="F665" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>1337</v>
       </c>
       <c r="H665" t="s">
-        <v>549</v>
+        <v>1337</v>
+      </c>
+      <c r="I665" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="B666" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="C666" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D666" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E666" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F666" t="s">
         <v>1338</v>
       </c>
-      <c r="D666" t="s">
+      <c r="G666" t="s">
         <v>1339</v>
       </c>
-      <c r="E666" t="s">
-[...6 lines deleted...]
-        <v>165</v>
+      <c r="H666" t="s">
+        <v>1338</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B667" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="C667" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D667" t="s">
         <v>1341</v>
       </c>
-      <c r="D667" t="s">
+      <c r="E667" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F667" t="s">
+        <v>550</v>
+      </c>
+      <c r="G667" t="s">
+        <v>222</v>
+      </c>
+      <c r="H667" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="668" spans="1:9">
+      <c r="B668" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D668" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E668" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F668" t="s">
         <v>1342</v>
       </c>
-      <c r="E667" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="G668" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>165</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B669" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="C669" t="s">
-        <v>1345</v>
+        <v>1343</v>
       </c>
       <c r="D669" t="s">
-        <v>1346</v>
+        <v>1344</v>
       </c>
       <c r="E669" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="F669" t="s">
-        <v>239</v>
+        <v>718</v>
       </c>
       <c r="H669" t="s">
-        <v>239</v>
+        <v>718</v>
       </c>
       <c r="I669" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B670" t="s">
-        <v>1185</v>
+        <v>1327</v>
       </c>
       <c r="C670" t="s">
-        <v>1347</v>
+        <v>1345</v>
       </c>
       <c r="D670" t="s">
-        <v>1348</v>
+        <v>1346</v>
       </c>
       <c r="E670" t="s">
-        <v>1349</v>
+        <v>1236</v>
       </c>
       <c r="F670" t="s">
-        <v>1350</v>
+        <v>223</v>
       </c>
       <c r="G670" t="s">
-        <v>165</v>
+        <v>222</v>
+      </c>
+      <c r="H670" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B671" t="s">
-        <v>1185</v>
+        <v>1327</v>
       </c>
       <c r="C671" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E671" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F671" t="s">
+        <v>239</v>
+      </c>
+      <c r="H671" t="s">
+        <v>239</v>
+      </c>
+      <c r="I671" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9">
+      <c r="A672">
+        <v>340</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D672" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E672" t="s">
         <v>1351</v>
       </c>
-      <c r="D671" t="s">
+      <c r="F672" t="s">
         <v>1352</v>
-      </c>
-[...24 lines deleted...]
-        <v>1353</v>
       </c>
       <c r="G672" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B673" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C673" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D673" t="s">
         <v>1354</v>
       </c>
-      <c r="D673" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E673" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="F673" t="s">
-        <v>1356</v>
+        <v>430</v>
       </c>
       <c r="G673" t="s">
-        <v>51</v>
+        <v>165</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="B674" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C674" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D674" t="s">
         <v>1354</v>
       </c>
-      <c r="D674" t="s">
+      <c r="E674" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F674" t="s">
         <v>1355</v>
-      </c>
-[...4 lines deleted...]
-        <v>1357</v>
       </c>
       <c r="G674" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B675" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C675" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D675" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E675" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F675" t="s">
         <v>1358</v>
       </c>
-      <c r="D675" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G675" t="s">
-        <v>165</v>
+        <v>51</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="B676" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C676" t="s">
-        <v>1358</v>
+        <v>1356</v>
       </c>
       <c r="D676" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E676" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F676" t="s">
         <v>1359</v>
-      </c>
-[...4 lines deleted...]
-        <v>1361</v>
       </c>
       <c r="G676" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B677" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C677" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D677" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E677" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F677" t="s">
         <v>1362</v>
       </c>
-      <c r="D677" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G677" t="s">
-        <v>1365</v>
+        <v>165</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="B678" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C678" t="s">
-        <v>1362</v>
+        <v>1360</v>
       </c>
       <c r="D678" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E678" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F678" t="s">
         <v>1363</v>
-      </c>
-[...4 lines deleted...]
-        <v>1366</v>
       </c>
       <c r="G678" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B679" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C679" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D679" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E679" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F679" t="s">
+        <v>1366</v>
+      </c>
+      <c r="G679" t="s">
         <v>1367</v>
-      </c>
-[...13 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="B680" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C680" t="s">
-        <v>1367</v>
+        <v>1364</v>
       </c>
       <c r="D680" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E680" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F680" t="s">
         <v>1368</v>
       </c>
-      <c r="E680" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G680" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B681" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C681" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D681" t="s">
         <v>1370</v>
       </c>
-      <c r="D681" t="s">
+      <c r="E681" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F681" t="s">
+        <v>964</v>
+      </c>
+      <c r="G681" t="s">
+        <v>179</v>
+      </c>
+      <c r="H681" t="s">
         <v>1371</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="B682" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C682" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D682" t="s">
         <v>1370</v>
       </c>
-      <c r="D682" t="s">
+      <c r="E682" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F682" t="s">
         <v>1371</v>
       </c>
-      <c r="E682" t="s">
-[...6 lines deleted...]
-        <v>156</v>
+      <c r="G682" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="683" spans="1:9">
+      <c r="A683">
+        <v>346</v>
+      </c>
       <c r="B683" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C683" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="D683" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="E683" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="H683" t="s">
-        <v>132</v>
+        <v>1374</v>
       </c>
       <c r="I683" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="684" spans="1:9">
-      <c r="A684">
-[...1 lines deleted...]
-      </c>
       <c r="B684" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C684" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D684" t="s">
         <v>1373</v>
       </c>
-      <c r="D684" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E684" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="H684" t="s">
-        <v>174</v>
+        <v>80</v>
       </c>
       <c r="I684" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="685" spans="1:9">
-      <c r="A685">
-[...1 lines deleted...]
-      </c>
       <c r="B685" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C685" t="s">
-        <v>1375</v>
+        <v>1372</v>
       </c>
       <c r="D685" t="s">
-        <v>1376</v>
+        <v>1373</v>
       </c>
       <c r="E685" t="s">
-        <v>1349</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>1351</v>
       </c>
       <c r="H685" t="s">
-        <v>1378</v>
+        <v>132</v>
       </c>
       <c r="I685" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B686" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C686" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D686" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E686" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H686" t="s">
+        <v>174</v>
+      </c>
+      <c r="I686" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9">
+      <c r="A687">
+        <v>348</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D687" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E687" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F687" t="s">
         <v>1379</v>
       </c>
-      <c r="D686" t="s">
+      <c r="G687" t="s">
+        <v>222</v>
+      </c>
+      <c r="H687" t="s">
         <v>1380</v>
       </c>
-      <c r="E686" t="s">
-[...26 lines deleted...]
-        <v>165</v>
+      <c r="I687" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B688" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C688" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D688" t="s">
         <v>1382</v>
       </c>
-      <c r="D688" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E688" t="s">
-        <v>1349</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>1351</v>
+      </c>
+      <c r="F688" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G688" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="B689" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C689" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D689" t="s">
         <v>1382</v>
       </c>
-      <c r="D689" t="s">
+      <c r="E689" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F689" t="s">
         <v>1383</v>
       </c>
-      <c r="E689" t="s">
-[...6 lines deleted...]
-        <v>156</v>
+      <c r="G689" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B690" t="s">
-        <v>1325</v>
+        <v>1187</v>
       </c>
       <c r="C690" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D690" t="s">
         <v>1385</v>
       </c>
-      <c r="D690" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E690" t="s">
-        <v>1234</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>1351</v>
       </c>
       <c r="H690" t="s">
-        <v>1387</v>
+        <v>138</v>
+      </c>
+      <c r="I690" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="B691" t="s">
-        <v>1325</v>
+        <v>1187</v>
       </c>
       <c r="C691" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D691" t="s">
         <v>1385</v>
       </c>
-      <c r="D691" t="s">
+      <c r="E691" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H691" t="s">
         <v>1386</v>
       </c>
-      <c r="E691" t="s">
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="I691" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B692" t="s">
-        <v>1185</v>
+        <v>1327</v>
       </c>
       <c r="C692" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D692" t="s">
         <v>1388</v>
       </c>
-      <c r="D692" t="s">
+      <c r="E692" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F692" t="s">
         <v>1389</v>
       </c>
-      <c r="E692" t="s">
-[...3 lines deleted...]
-        <v>716</v>
+      <c r="G692" t="s">
+        <v>165</v>
       </c>
       <c r="H692" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="B693" t="s">
-        <v>1185</v>
+        <v>1327</v>
       </c>
       <c r="C693" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D693" t="s">
         <v>1388</v>
       </c>
-      <c r="D693" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E693" t="s">
-        <v>1349</v>
+        <v>1236</v>
       </c>
       <c r="F693" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="G693" t="s">
-        <v>222</v>
+        <v>165</v>
+      </c>
+      <c r="H693" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B694" t="s">
-        <v>151</v>
+        <v>1187</v>
       </c>
       <c r="C694" t="s">
         <v>1390</v>
       </c>
       <c r="D694" t="s">
         <v>1391</v>
       </c>
       <c r="E694" t="s">
-        <v>186</v>
+        <v>1351</v>
       </c>
       <c r="F694" t="s">
-        <v>1392</v>
-[...1 lines deleted...]
-      <c r="G694" t="s">
+        <v>718</v>
+      </c>
+      <c r="H694" t="s">
+        <v>718</v>
+      </c>
+      <c r="I694" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="B695" t="s">
-        <v>151</v>
+        <v>1187</v>
       </c>
       <c r="C695" t="s">
         <v>1390</v>
       </c>
       <c r="D695" t="s">
         <v>1391</v>
       </c>
       <c r="E695" t="s">
-        <v>186</v>
+        <v>1351</v>
       </c>
       <c r="F695" t="s">
-        <v>1393</v>
+        <v>45</v>
       </c>
       <c r="G695" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B696" t="s">
         <v>151</v>
       </c>
       <c r="C696" t="s">
-        <v>1394</v>
+        <v>1392</v>
       </c>
       <c r="D696" t="s">
-        <v>1395</v>
+        <v>1393</v>
       </c>
       <c r="E696" t="s">
         <v>186</v>
       </c>
       <c r="F696" t="s">
-        <v>195</v>
+        <v>1394</v>
       </c>
       <c r="G696" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="B697" t="s">
         <v>151</v>
       </c>
       <c r="C697" t="s">
-        <v>1394</v>
+        <v>1392</v>
       </c>
       <c r="D697" t="s">
-        <v>1395</v>
+        <v>1393</v>
       </c>
       <c r="E697" t="s">
         <v>186</v>
       </c>
       <c r="F697" t="s">
-        <v>1396</v>
+        <v>1395</v>
       </c>
       <c r="G697" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B698" t="s">
         <v>151</v>
       </c>
       <c r="C698" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D698" t="s">
         <v>1397</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398</v>
       </c>
       <c r="E698" t="s">
         <v>186</v>
       </c>
       <c r="F698" t="s">
-        <v>1399</v>
+        <v>195</v>
       </c>
       <c r="G698" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="B699" t="s">
         <v>151</v>
       </c>
       <c r="C699" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D699" t="s">
         <v>1397</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398</v>
       </c>
       <c r="E699" t="s">
         <v>186</v>
       </c>
       <c r="F699" t="s">
-        <v>885</v>
+        <v>1398</v>
       </c>
       <c r="G699" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B700" t="s">
         <v>151</v>
       </c>
       <c r="C700" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D700" t="s">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1401</v>
       </c>
       <c r="E700" t="s">
         <v>186</v>
       </c>
       <c r="F700" t="s">
-        <v>1402</v>
+        <v>1401</v>
       </c>
       <c r="G700" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="B701" t="s">
         <v>151</v>
       </c>
       <c r="C701" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D701" t="s">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1401</v>
       </c>
       <c r="E701" t="s">
         <v>186</v>
       </c>
       <c r="F701" t="s">
-        <v>1403</v>
+        <v>887</v>
       </c>
       <c r="G701" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="B702" t="s">
-        <v>667</v>
+        <v>151</v>
       </c>
       <c r="C702" t="s">
-        <v>1404</v>
+        <v>1402</v>
       </c>
       <c r="D702" t="s">
-        <v>1405</v>
+        <v>1403</v>
       </c>
       <c r="E702" t="s">
         <v>186</v>
       </c>
       <c r="F702" t="s">
-        <v>1406</v>
+        <v>1404</v>
       </c>
       <c r="G702" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>1406</v>
+        <v>51</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="B703" t="s">
-        <v>667</v>
+        <v>151</v>
       </c>
       <c r="C703" t="s">
-        <v>1404</v>
+        <v>1402</v>
       </c>
       <c r="D703" t="s">
-        <v>1405</v>
+        <v>1403</v>
       </c>
       <c r="E703" t="s">
         <v>186</v>
       </c>
       <c r="F703" t="s">
-        <v>1407</v>
+        <v>1405</v>
       </c>
       <c r="G703" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>1407</v>
+        <v>156</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="B704" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="C704" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="D704" t="s">
-        <v>1409</v>
+        <v>1407</v>
       </c>
       <c r="E704" t="s">
         <v>186</v>
       </c>
       <c r="F704" t="s">
-        <v>1410</v>
+        <v>1408</v>
       </c>
       <c r="G704" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="H704" t="s">
-        <v>1410</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="705" spans="1:9">
-      <c r="A705">
-[...1 lines deleted...]
-      </c>
       <c r="B705" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="C705" t="s">
-        <v>1411</v>
+        <v>1406</v>
       </c>
       <c r="D705" t="s">
-        <v>1412</v>
+        <v>1407</v>
       </c>
       <c r="E705" t="s">
         <v>186</v>
       </c>
       <c r="F705" t="s">
-        <v>1413</v>
+        <v>1409</v>
       </c>
       <c r="G705" t="s">
-        <v>655</v>
+        <v>222</v>
       </c>
       <c r="H705" t="s">
-        <v>1413</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="706" spans="1:9">
+      <c r="A706">
+        <v>358</v>
+      </c>
       <c r="B706" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="C706" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D706" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
       <c r="E706" t="s">
         <v>186</v>
       </c>
       <c r="F706" t="s">
-        <v>1414</v>
+        <v>1412</v>
       </c>
       <c r="G706" t="s">
-        <v>15</v>
+        <v>156</v>
       </c>
       <c r="H706" t="s">
-        <v>1414</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B707" t="s">
-        <v>618</v>
+        <v>669</v>
       </c>
       <c r="C707" t="s">
-        <v>1415</v>
+        <v>1413</v>
       </c>
       <c r="D707" t="s">
-        <v>1416</v>
+        <v>1414</v>
       </c>
       <c r="E707" t="s">
         <v>186</v>
       </c>
       <c r="F707" t="s">
-        <v>1210</v>
+        <v>1415</v>
       </c>
       <c r="G707" t="s">
+        <v>630</v>
+      </c>
+      <c r="H707" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9">
+      <c r="B708" t="s">
+        <v>669</v>
+      </c>
+      <c r="C708" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D708" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E708" t="s">
+        <v>186</v>
+      </c>
+      <c r="F708" t="s">
+        <v>1416</v>
+      </c>
+      <c r="G708" t="s">
+        <v>15</v>
+      </c>
+      <c r="H708" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9">
+      <c r="A709">
+        <v>360</v>
+      </c>
+      <c r="B709" t="s">
+        <v>619</v>
+      </c>
+      <c r="C709" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D709" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E709" t="s">
+        <v>186</v>
+      </c>
+      <c r="F709" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G709" t="s">
         <v>222</v>
       </c>
-      <c r="H707" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="H709" t="s">
-        <v>1421</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B710" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="C710" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D710" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E710" t="s">
         <v>1422</v>
       </c>
-      <c r="D710" t="s">
+      <c r="F710" t="s">
         <v>1423</v>
       </c>
-      <c r="E710" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H710" t="s">
-        <v>1424</v>
+        <v>949</v>
+      </c>
+      <c r="I710" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="B711" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="C711" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D711" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E711" t="s">
         <v>1422</v>
       </c>
-      <c r="D711" t="s">
+      <c r="H711" t="s">
         <v>1423</v>
       </c>
-      <c r="E711" t="s">
-[...9 lines deleted...]
-        <v>1425</v>
+      <c r="I711" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B712" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="C712" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D712" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E712" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F712" t="s">
         <v>1426</v>
       </c>
-      <c r="D712" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G712" t="s">
-        <v>165</v>
+        <v>547</v>
       </c>
       <c r="H712" t="s">
-        <v>1428</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="B713" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="C713" t="s">
-        <v>1426</v>
+        <v>1424</v>
       </c>
       <c r="D713" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E713" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F713" t="s">
         <v>1427</v>
       </c>
-      <c r="E713" t="s">
-[...3 lines deleted...]
-        <v>1384</v>
+      <c r="G713" t="s">
+        <v>15</v>
       </c>
       <c r="H713" t="s">
-        <v>1384</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B714" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="C714" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D714" t="s">
         <v>1429</v>
       </c>
-      <c r="D714" t="s">
+      <c r="E714" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F714" t="s">
         <v>1430</v>
       </c>
-      <c r="E714" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G714" t="s">
-        <v>1432</v>
+        <v>165</v>
       </c>
       <c r="H714" t="s">
-        <v>1431</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="B715" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="C715" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D715" t="s">
         <v>1429</v>
       </c>
-      <c r="D715" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E715" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F715" t="s">
-        <v>1433</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>1386</v>
       </c>
       <c r="H715" t="s">
-        <v>1433</v>
+        <v>1386</v>
+      </c>
+      <c r="I715" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="B716" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D716" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E716" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F716" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G716" t="s">
         <v>1434</v>
       </c>
-      <c r="C716" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H716" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>1438</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="B717" t="s">
-        <v>1434</v>
+        <v>1419</v>
       </c>
       <c r="C717" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D717" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E717" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F717" t="s">
         <v>1435</v>
       </c>
-      <c r="D717" t="s">
-[...6 lines deleted...]
-        <v>1437</v>
+      <c r="G717" t="s">
+        <v>547</v>
       </c>
       <c r="H717" t="s">
-        <v>1437</v>
-[...2 lines deleted...]
-        <v>1439</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B718" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C718" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D718" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E718" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F718" t="s">
+        <v>80</v>
+      </c>
+      <c r="H718" t="s">
+        <v>80</v>
+      </c>
+      <c r="I718" t="s">
         <v>1440</v>
-      </c>
-[...13 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="B719" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C719" t="s">
-        <v>1440</v>
+        <v>1437</v>
       </c>
       <c r="D719" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E719" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F719" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H719" t="s">
+        <v>1439</v>
+      </c>
+      <c r="I719" t="s">
         <v>1441</v>
-      </c>
-[...10 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B720" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C720" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D720" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E720" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F720" t="s">
+        <v>1444</v>
+      </c>
+      <c r="G720" t="s">
         <v>1445</v>
       </c>
-      <c r="D720" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H720" t="s">
-        <v>1447</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="B721" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C721" t="s">
-        <v>1445</v>
+        <v>1442</v>
       </c>
       <c r="D721" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E721" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F721" t="s">
         <v>1446</v>
       </c>
-      <c r="E721" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G721" t="s">
-        <v>248</v>
+        <v>51</v>
       </c>
       <c r="H721" t="s">
-        <v>138</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722">
+        <v>367</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D722" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E722" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F722" t="s">
+        <v>1449</v>
+      </c>
+      <c r="G722" t="s">
+        <v>95</v>
+      </c>
+      <c r="H722" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9">
+      <c r="B723" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C723" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D723" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E723" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F723" t="s">
+        <v>138</v>
+      </c>
+      <c r="G723" t="s">
+        <v>248</v>
+      </c>
+      <c r="H723" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9">
+      <c r="A724">
         <v>368</v>
       </c>
-      <c r="B722" t="s">
-[...5 lines deleted...]
-      <c r="D722" t="s">
+      <c r="B724" t="s">
         <v>1450</v>
       </c>
-      <c r="E722" t="s">
-[...2 lines deleted...]
-      <c r="F722" t="s">
+      <c r="C724" t="s">
         <v>1451</v>
       </c>
-      <c r="H722" t="s">
-[...13 lines deleted...]
-      <c r="C723" t="s">
+      <c r="D724" t="s">
         <v>1452</v>
       </c>
-      <c r="D723" t="s">
+      <c r="E724" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F724" t="s">
         <v>1453</v>
       </c>
-      <c r="E723" t="s">
-[...19 lines deleted...]
-      <c r="D724" t="s">
+      <c r="H724" t="s">
         <v>1453</v>
       </c>
-      <c r="E724" t="s">
-[...9 lines deleted...]
-        <v>1455</v>
+      <c r="I724" t="s">
+        <v>445</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B725" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="C725" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D725" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E725" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F725" t="s">
         <v>1456</v>
       </c>
-      <c r="D725" t="s">
-[...8 lines deleted...]
-      <c r="G725" t="s">
+      <c r="H725" t="s">
+        <v>1456</v>
+      </c>
+      <c r="I725" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>1458</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="B726" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="C726" t="s">
-        <v>1456</v>
+        <v>1454</v>
       </c>
       <c r="D726" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E726" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F726" t="s">
         <v>1457</v>
       </c>
-      <c r="E726" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G726" t="s">
-        <v>16</v>
+        <v>547</v>
       </c>
       <c r="H726" t="s">
-        <v>282</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B727" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="C727" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D727" t="s">
         <v>1459</v>
       </c>
-      <c r="D727" t="s">
+      <c r="E727" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F727" t="s">
         <v>1460</v>
       </c>
-      <c r="E727" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G727" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="H727" t="s">
-        <v>413</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="B728" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="C728" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D728" t="s">
         <v>1459</v>
       </c>
-      <c r="D728" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E728" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F728" t="s">
-        <v>1396</v>
+        <v>282</v>
       </c>
       <c r="G728" t="s">
-        <v>165</v>
+        <v>16</v>
       </c>
       <c r="H728" t="s">
-        <v>1396</v>
+        <v>282</v>
       </c>
     </row>
     <row r="729" spans="1:9">
+      <c r="A729">
+        <v>371</v>
+      </c>
       <c r="B729" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="C729" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="D729" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="E729" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F729" t="s">
-        <v>1461</v>
+        <v>414</v>
       </c>
       <c r="G729" t="s">
         <v>15</v>
       </c>
       <c r="H729" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9">
+      <c r="B730" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C730" t="s">
         <v>1461</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C730" t="s">
+      <c r="D730" t="s">
         <v>1462</v>
       </c>
-      <c r="D730" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E730" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F730" t="s">
-        <v>415</v>
+        <v>1398</v>
       </c>
       <c r="G730" t="s">
-        <v>546</v>
+        <v>165</v>
       </c>
       <c r="H730" t="s">
-        <v>1464</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="B731" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="C731" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D731" t="s">
         <v>1462</v>
       </c>
-      <c r="D731" t="s">
+      <c r="E731" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F731" t="s">
         <v>1463</v>
       </c>
-      <c r="E731" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G731" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="H731" t="s">
+        <v>1463</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B732" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C732" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D732" t="s">
         <v>1465</v>
       </c>
-      <c r="C732" t="s">
+      <c r="E732" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F732" t="s">
+        <v>416</v>
+      </c>
+      <c r="G732" t="s">
+        <v>547</v>
+      </c>
+      <c r="H732" t="s">
         <v>1466</v>
-      </c>
-[...13 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="B733" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C733" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D733" t="s">
         <v>1465</v>
       </c>
-      <c r="C733" t="s">
+      <c r="E733" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F733" t="s">
         <v>1466</v>
       </c>
-      <c r="D733" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G733" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>886</v>
+        <v>16</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B734" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="C734" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D734" t="s">
         <v>1469</v>
       </c>
-      <c r="D734" t="s">
+      <c r="E734" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F734" t="s">
         <v>1470</v>
       </c>
-      <c r="E734" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G734" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="H734" t="s">
-        <v>1471</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="735" spans="1:9">
-      <c r="A735">
-[...1 lines deleted...]
-      </c>
       <c r="B735" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="C735" t="s">
-        <v>1472</v>
+        <v>1468</v>
       </c>
       <c r="D735" t="s">
-        <v>1473</v>
+        <v>1469</v>
       </c>
       <c r="E735" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F735" t="s">
-        <v>1474</v>
+        <v>888</v>
       </c>
       <c r="G735" t="s">
         <v>134</v>
       </c>
       <c r="H735" t="s">
-        <v>1474</v>
+        <v>888</v>
       </c>
     </row>
     <row r="736" spans="1:9">
+      <c r="A736">
+        <v>374</v>
+      </c>
       <c r="B736" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="C736" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D736" t="s">
         <v>1472</v>
       </c>
-      <c r="D736" t="s">
+      <c r="E736" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F736" t="s">
         <v>1473</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G736" t="s">
         <v>32</v>
       </c>
       <c r="H736" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="737" spans="1:9">
+      <c r="A737">
+        <v>375</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D737" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E737" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F737" t="s">
+        <v>1476</v>
+      </c>
+      <c r="G737" t="s">
+        <v>134</v>
+      </c>
+      <c r="H737" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="738" spans="1:9">
+      <c r="B738" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D738" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E738" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F738" t="s">
         <v>132</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="G737" t="s">
+      <c r="G738" t="s">
         <v>32</v>
       </c>
-      <c r="H737" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="H738" t="s">
-        <v>1442</v>
+        <v>132</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="B739" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="C739" t="s">
-        <v>1476</v>
+        <v>1474</v>
       </c>
       <c r="D739" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E739" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F739" t="s">
         <v>1477</v>
       </c>
-      <c r="E739" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G739" t="s">
-        <v>546</v>
+        <v>32</v>
       </c>
       <c r="H739" t="s">
-        <v>138</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B740" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="C740" t="s">
         <v>1478</v>
       </c>
       <c r="D740" t="s">
         <v>1479</v>
       </c>
       <c r="E740" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F740" t="s">
-        <v>1480</v>
+        <v>1444</v>
       </c>
       <c r="G740" t="s">
-        <v>546</v>
+        <v>165</v>
       </c>
       <c r="H740" t="s">
-        <v>1480</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="B741" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="C741" t="s">
         <v>1478</v>
       </c>
       <c r="D741" t="s">
         <v>1479</v>
       </c>
       <c r="E741" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F741" t="s">
-        <v>223</v>
+        <v>138</v>
       </c>
       <c r="G741" t="s">
-        <v>16</v>
+        <v>547</v>
       </c>
       <c r="H741" t="s">
-        <v>223</v>
+        <v>138</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B742" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C742" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D742" t="s">
         <v>1481</v>
       </c>
-      <c r="C742" t="s">
+      <c r="E742" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F742" t="s">
         <v>1482</v>
       </c>
-      <c r="D742" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G742" t="s">
-        <v>16</v>
+        <v>547</v>
       </c>
       <c r="H742" t="s">
-        <v>1484</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="B743" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C743" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D743" t="s">
         <v>1481</v>
       </c>
-      <c r="C743" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E743" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F743" t="s">
-        <v>947</v>
+        <v>223</v>
       </c>
       <c r="G743" t="s">
-        <v>222</v>
+        <v>16</v>
       </c>
       <c r="H743" t="s">
-        <v>947</v>
+        <v>223</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B744" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="C744" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D744" t="s">
         <v>1485</v>
       </c>
-      <c r="D744" t="s">
+      <c r="E744" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F744" t="s">
         <v>1486</v>
       </c>
-      <c r="E744" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G744" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H744" t="s">
-        <v>138</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="B745" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="C745" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D745" t="s">
         <v>1485</v>
       </c>
-      <c r="D745" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E745" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F745" t="s">
-        <v>1487</v>
+        <v>949</v>
       </c>
       <c r="G745" t="s">
         <v>222</v>
       </c>
       <c r="H745" t="s">
-        <v>1487</v>
+        <v>949</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B746" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="C746" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D746" t="s">
         <v>1488</v>
       </c>
-      <c r="D746" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E746" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F746" t="s">
-        <v>1490</v>
+        <v>138</v>
       </c>
       <c r="G746" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H746" t="s">
-        <v>1490</v>
+        <v>138</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="B747" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="C747" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D747" t="s">
         <v>1488</v>
       </c>
-      <c r="D747" t="s">
+      <c r="E747" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F747" t="s">
         <v>1489</v>
       </c>
-      <c r="E747" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G747" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="H747" t="s">
-        <v>1491</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B748" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="C748" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D748" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E748" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F748" t="s">
         <v>1492</v>
       </c>
-      <c r="D748" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G748" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="H748" t="s">
-        <v>1372</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="B749" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="C749" t="s">
-        <v>1492</v>
+        <v>1490</v>
       </c>
       <c r="D749" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E749" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F749" t="s">
         <v>1493</v>
       </c>
-      <c r="E749" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G749" t="s">
-        <v>444</v>
+        <v>32</v>
       </c>
       <c r="H749" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B750" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C750" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D750" t="s">
         <v>1495</v>
       </c>
-      <c r="C750" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E750" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F750" t="s">
-        <v>1498</v>
+        <v>1374</v>
       </c>
       <c r="G750" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H750" t="s">
-        <v>1498</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="B751" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C751" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D751" t="s">
         <v>1495</v>
       </c>
-      <c r="C751" t="s">
+      <c r="E751" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F751" t="s">
         <v>1496</v>
       </c>
-      <c r="D751" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G751" t="s">
-        <v>15</v>
+        <v>445</v>
       </c>
       <c r="H751" t="s">
-        <v>1499</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B752" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="C752" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D752" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E752" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F752" t="s">
         <v>1500</v>
       </c>
-      <c r="D752" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G752" t="s">
-        <v>222</v>
+        <v>32</v>
       </c>
       <c r="H752" t="s">
-        <v>1502</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="B753" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="C753" t="s">
-        <v>1500</v>
+        <v>1498</v>
       </c>
       <c r="D753" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E753" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F753" t="s">
         <v>1501</v>
       </c>
-      <c r="E753" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G753" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="H753" t="s">
-        <v>1503</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B754" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="C754" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D754" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E754" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F754" t="s">
         <v>1504</v>
       </c>
-      <c r="D754" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G754" t="s">
-        <v>1443</v>
+        <v>222</v>
       </c>
       <c r="H754" t="s">
-        <v>1506</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="B755" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="C755" t="s">
-        <v>1504</v>
+        <v>1502</v>
       </c>
       <c r="D755" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E755" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F755" t="s">
         <v>1505</v>
       </c>
-      <c r="E755" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G755" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="H755" t="s">
-        <v>1507</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B756" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="C756" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D756" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E756" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F756" t="s">
         <v>1508</v>
       </c>
-      <c r="D756" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G756" t="s">
-        <v>32</v>
+        <v>1445</v>
       </c>
       <c r="H756" t="s">
-        <v>1510</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="757" spans="1:9">
       <c r="B757" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="C757" t="s">
-        <v>1508</v>
+        <v>1506</v>
       </c>
       <c r="D757" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E757" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F757" t="s">
         <v>1509</v>
       </c>
-      <c r="E757" t="s">
-[...3 lines deleted...]
-        <v>1511</v>
+      <c r="G757" t="s">
+        <v>15</v>
       </c>
       <c r="H757" t="s">
-        <v>1511</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="758" spans="1:9">
       <c r="A758">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B758" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="C758" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D758" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E758" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F758" t="s">
         <v>1512</v>
       </c>
-      <c r="D758" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G758" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="H758" t="s">
-        <v>1515</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="759" spans="1:9">
       <c r="B759" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="C759" t="s">
-        <v>1512</v>
+        <v>1510</v>
       </c>
       <c r="D759" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E759" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F759" t="s">
         <v>1513</v>
       </c>
-      <c r="E759" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="H759" t="s">
+        <v>1513</v>
       </c>
     </row>
     <row r="760" spans="1:9">
       <c r="A760">
+        <v>386</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C760" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D760" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E760" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F760" t="s">
+        <v>1516</v>
+      </c>
+      <c r="G760" t="s">
+        <v>15</v>
+      </c>
+      <c r="H760" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="761" spans="1:9">
+      <c r="B761" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D761" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E761" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1517</v>
+      </c>
+      <c r="G761" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="762" spans="1:9">
+      <c r="A762">
         <v>387</v>
       </c>
-      <c r="B760" t="s">
-[...5 lines deleted...]
-      <c r="D760" t="s">
+      <c r="B762" t="s">
         <v>1518</v>
-      </c>
-[...41 lines deleted...]
-        <v>1516</v>
       </c>
       <c r="C762" t="s">
         <v>1519</v>
       </c>
       <c r="D762" t="s">
         <v>1520</v>
       </c>
       <c r="E762" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F762" t="s">
-        <v>21</v>
+        <v>664</v>
       </c>
       <c r="G762" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H762" t="s">
-        <v>21</v>
+        <v>664</v>
       </c>
     </row>
     <row r="763" spans="1:9">
       <c r="A763">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B763" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="C763" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D763" t="s">
         <v>1522</v>
       </c>
-      <c r="D763" t="s">
+      <c r="E763" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F763" t="s">
         <v>1523</v>
-      </c>
-[...4 lines deleted...]
-        <v>1524</v>
       </c>
       <c r="G763" t="s">
         <v>134</v>
       </c>
       <c r="H763" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="764" spans="1:9">
       <c r="B764" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="C764" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D764" t="s">
         <v>1522</v>
       </c>
-      <c r="D764" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E764" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F764" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="G764" t="s">
         <v>15</v>
       </c>
       <c r="H764" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
     </row>
     <row r="765" spans="1:9">
       <c r="A765">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B765" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="C765" t="s">
-        <v>9</v>
+        <v>1524</v>
       </c>
       <c r="D765" t="s">
         <v>1525</v>
       </c>
       <c r="E765" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F765" t="s">
         <v>1526</v>
       </c>
       <c r="G765" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="H765" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="766" spans="1:9">
-      <c r="A766">
-[...1 lines deleted...]
-      </c>
       <c r="B766" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="C766" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D766" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E766" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F766" t="s">
+        <v>138</v>
+      </c>
+      <c r="G766" t="s">
+        <v>15</v>
+      </c>
+      <c r="H766" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="767" spans="1:9">
+      <c r="A767">
+        <v>390</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C767" t="s">
+        <v>9</v>
+      </c>
+      <c r="D767" t="s">
         <v>1527</v>
       </c>
-      <c r="D766" t="s">
+      <c r="E767" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F767" t="s">
         <v>1528</v>
       </c>
-      <c r="E766" t="s">
-[...22 lines deleted...]
-      <c r="D767" t="s">
+      <c r="G767" t="s">
+        <v>17</v>
+      </c>
+      <c r="H767" t="s">
         <v>1528</v>
-      </c>
-[...4 lines deleted...]
-        <v>1529</v>
       </c>
     </row>
     <row r="768" spans="1:9">
       <c r="A768">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B768" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D768" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E768" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F768" t="s">
         <v>1531</v>
       </c>
-      <c r="C768" t="s">
+      <c r="G768" t="s">
+        <v>32</v>
+      </c>
+      <c r="H768" t="s">
         <v>1532</v>
       </c>
-      <c r="D768" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I768" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
     </row>
     <row r="769" spans="1:9">
       <c r="B769" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C769" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E769" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H769" t="s">
         <v>1531</v>
-      </c>
-[...16 lines deleted...]
-        <v>1535</v>
       </c>
     </row>
     <row r="770" spans="1:9">
       <c r="A770">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B770" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C770" t="s">
-        <v>1536</v>
+        <v>1534</v>
       </c>
       <c r="D770" t="s">
-        <v>1537</v>
+        <v>1535</v>
       </c>
       <c r="E770" t="s">
         <v>186</v>
       </c>
       <c r="F770" t="s">
-        <v>1538</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>1536</v>
       </c>
       <c r="H770" t="s">
-        <v>1538</v>
+        <v>1536</v>
+      </c>
+      <c r="I770" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="771" spans="1:9">
       <c r="B771" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C771" t="s">
-        <v>1536</v>
+        <v>1534</v>
       </c>
       <c r="D771" t="s">
-        <v>1537</v>
+        <v>1535</v>
       </c>
       <c r="E771" t="s">
         <v>186</v>
       </c>
       <c r="F771" t="s">
-        <v>1539</v>
+        <v>1537</v>
+      </c>
+      <c r="G771" t="s">
+        <v>51</v>
       </c>
       <c r="H771" t="s">
-        <v>1539</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="772" spans="1:9">
       <c r="A772">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B772" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C772" t="s">
-        <v>1540</v>
+        <v>1538</v>
       </c>
       <c r="D772" t="s">
-        <v>1541</v>
+        <v>1539</v>
       </c>
       <c r="E772" t="s">
         <v>186</v>
       </c>
       <c r="F772" t="s">
-        <v>1542</v>
+        <v>1540</v>
+      </c>
+      <c r="G772" t="s">
+        <v>51</v>
       </c>
       <c r="H772" t="s">
-        <v>1542</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="773" spans="1:9">
-      <c r="A773">
-[...1 lines deleted...]
-      </c>
       <c r="B773" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C773" t="s">
-        <v>1543</v>
+        <v>1538</v>
       </c>
       <c r="D773" t="s">
-        <v>1544</v>
+        <v>1539</v>
       </c>
       <c r="E773" t="s">
         <v>186</v>
       </c>
       <c r="F773" t="s">
-        <v>1545</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>1541</v>
       </c>
       <c r="H773" t="s">
-        <v>1545</v>
+        <v>1541</v>
+      </c>
+      <c r="I773" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="774" spans="1:9">
+      <c r="A774">
+        <v>394</v>
+      </c>
       <c r="B774" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C774" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D774" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
       <c r="E774" t="s">
         <v>186</v>
       </c>
       <c r="F774" t="s">
-        <v>1546</v>
-[...1 lines deleted...]
-      <c r="G774" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H774" t="s">
+        <v>1544</v>
+      </c>
+      <c r="I774" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546</v>
       </c>
     </row>
     <row r="775" spans="1:9">
       <c r="A775">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B775" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C775" t="s">
-        <v>1547</v>
+        <v>1545</v>
       </c>
       <c r="D775" t="s">
-        <v>1548</v>
+        <v>1546</v>
       </c>
       <c r="E775" t="s">
         <v>186</v>
       </c>
       <c r="F775" t="s">
-        <v>1549</v>
+        <v>1547</v>
       </c>
       <c r="G775" t="s">
         <v>51</v>
       </c>
       <c r="H775" t="s">
-        <v>1549</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="776" spans="1:9">
       <c r="B776" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C776" t="s">
-        <v>1547</v>
+        <v>1545</v>
       </c>
       <c r="D776" t="s">
-        <v>1548</v>
+        <v>1546</v>
       </c>
       <c r="E776" t="s">
         <v>186</v>
       </c>
       <c r="F776" t="s">
-        <v>1550</v>
+        <v>1548</v>
+      </c>
+      <c r="G776" t="s">
+        <v>15</v>
       </c>
       <c r="H776" t="s">
-        <v>1550</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="777" spans="1:9">
       <c r="A777">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B777" t="s">
-        <v>1551</v>
+        <v>1533</v>
       </c>
       <c r="C777" t="s">
-        <v>1552</v>
+        <v>1549</v>
       </c>
       <c r="D777" t="s">
-        <v>1553</v>
+        <v>1550</v>
       </c>
       <c r="E777" t="s">
         <v>186</v>
       </c>
       <c r="F777" t="s">
-        <v>1554</v>
+        <v>1551</v>
       </c>
       <c r="G777" t="s">
         <v>51</v>
       </c>
       <c r="H777" t="s">
-        <v>1554</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="778" spans="1:9">
       <c r="B778" t="s">
-        <v>1551</v>
+        <v>1533</v>
       </c>
       <c r="C778" t="s">
-        <v>1552</v>
+        <v>1549</v>
       </c>
       <c r="D778" t="s">
-        <v>1553</v>
+        <v>1550</v>
       </c>
       <c r="E778" t="s">
         <v>186</v>
       </c>
       <c r="F778" t="s">
-        <v>1555</v>
-[...1 lines deleted...]
-      <c r="G778" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H778" t="s">
+        <v>1552</v>
+      </c>
+      <c r="I778" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>1555</v>
       </c>
     </row>
     <row r="779" spans="1:9">
       <c r="A779">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B779" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C779" t="s">
-        <v>1556</v>
+        <v>1554</v>
       </c>
       <c r="D779" t="s">
-        <v>1557</v>
+        <v>1555</v>
       </c>
       <c r="E779" t="s">
         <v>186</v>
       </c>
       <c r="F779" t="s">
-        <v>1558</v>
+        <v>1556</v>
       </c>
       <c r="G779" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="H779" t="s">
-        <v>1558</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="780" spans="1:9">
       <c r="B780" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C780" t="s">
-        <v>1556</v>
+        <v>1554</v>
       </c>
       <c r="D780" t="s">
-        <v>1557</v>
+        <v>1555</v>
       </c>
       <c r="E780" t="s">
         <v>186</v>
       </c>
       <c r="F780" t="s">
-        <v>1559</v>
+        <v>1557</v>
+      </c>
+      <c r="G780" t="s">
+        <v>15</v>
       </c>
       <c r="H780" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="781" spans="1:9">
       <c r="A781">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B781" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C781" t="s">
-        <v>1560</v>
+        <v>1558</v>
       </c>
       <c r="D781" t="s">
-        <v>1561</v>
+        <v>1559</v>
       </c>
       <c r="E781" t="s">
         <v>186</v>
       </c>
       <c r="F781" t="s">
-        <v>1562</v>
+        <v>1560</v>
       </c>
       <c r="G781" t="s">
         <v>15</v>
       </c>
       <c r="H781" t="s">
-        <v>1562</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="782" spans="1:9">
       <c r="B782" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C782" t="s">
-        <v>1560</v>
+        <v>1558</v>
       </c>
       <c r="D782" t="s">
-        <v>1561</v>
+        <v>1559</v>
       </c>
       <c r="E782" t="s">
         <v>186</v>
       </c>
       <c r="F782" t="s">
-        <v>1563</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>1561</v>
       </c>
       <c r="H782" t="s">
-        <v>1564</v>
+        <v>1561</v>
       </c>
       <c r="I782" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="783" spans="1:9">
+      <c r="A783">
+        <v>399</v>
+      </c>
       <c r="B783" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C783" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="D783" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="E783" t="s">
         <v>186</v>
       </c>
       <c r="F783" t="s">
         <v>1564</v>
       </c>
+      <c r="G783" t="s">
+        <v>15</v>
+      </c>
+      <c r="H783" t="s">
+        <v>1564</v>
+      </c>
     </row>
     <row r="784" spans="1:9">
-      <c r="A784">
-[...1 lines deleted...]
-      </c>
       <c r="B784" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C784" t="s">
-        <v>1565</v>
+        <v>1562</v>
       </c>
       <c r="D784" t="s">
-        <v>1566</v>
+        <v>1563</v>
       </c>
       <c r="E784" t="s">
         <v>186</v>
       </c>
       <c r="F784" t="s">
-        <v>1567</v>
+        <v>1565</v>
+      </c>
+      <c r="G784" t="s">
+        <v>1164</v>
       </c>
       <c r="H784" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
       <c r="I784" t="s">
-        <v>32</v>
+        <v>165</v>
       </c>
     </row>
     <row r="785" spans="1:9">
       <c r="B785" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C785" t="s">
-        <v>1565</v>
+        <v>1562</v>
       </c>
       <c r="D785" t="s">
-        <v>1566</v>
+        <v>1563</v>
       </c>
       <c r="E785" t="s">
         <v>186</v>
       </c>
       <c r="F785" t="s">
-        <v>1568</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="786" spans="1:9">
       <c r="A786">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B786" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C786" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
       <c r="D786" t="s">
-        <v>1570</v>
+        <v>1568</v>
       </c>
       <c r="E786" t="s">
         <v>186</v>
       </c>
       <c r="F786" t="s">
-        <v>1571</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>1569</v>
       </c>
       <c r="H786" t="s">
-        <v>1571</v>
+        <v>1569</v>
+      </c>
+      <c r="I786" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="787" spans="1:9">
       <c r="B787" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C787" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
       <c r="D787" t="s">
-        <v>1570</v>
+        <v>1568</v>
       </c>
       <c r="E787" t="s">
         <v>186</v>
       </c>
       <c r="F787" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1570</v>
       </c>
       <c r="H787" t="s">
-        <v>1572</v>
+        <v>1570</v>
+      </c>
+      <c r="I787" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="788" spans="1:9">
       <c r="A788">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B788" t="s">
-        <v>713</v>
+        <v>1553</v>
       </c>
       <c r="C788" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D788" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E788" t="s">
+        <v>186</v>
+      </c>
+      <c r="F788" t="s">
         <v>1573</v>
       </c>
-      <c r="D788" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G788" t="s">
-        <v>125</v>
+        <v>51</v>
+      </c>
+      <c r="H788" t="s">
+        <v>1573</v>
       </c>
     </row>
     <row r="789" spans="1:9">
       <c r="B789" t="s">
-        <v>713</v>
+        <v>1553</v>
       </c>
       <c r="C789" t="s">
-        <v>1573</v>
+        <v>1571</v>
       </c>
       <c r="D789" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E789" t="s">
+        <v>186</v>
+      </c>
+      <c r="F789" t="s">
         <v>1574</v>
       </c>
-      <c r="F789" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G789" t="s">
-        <v>51</v>
+        <v>15</v>
+      </c>
+      <c r="H789" t="s">
+        <v>1574</v>
       </c>
     </row>
     <row r="790" spans="1:9">
       <c r="A790">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B790" t="s">
+        <v>715</v>
+      </c>
+      <c r="C790" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D790" t="s">
         <v>1576</v>
       </c>
-      <c r="C790" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F790" t="s">
-        <v>421</v>
+        <v>718</v>
       </c>
       <c r="G790" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
     </row>
     <row r="791" spans="1:9">
       <c r="B791" t="s">
+        <v>715</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D791" t="s">
         <v>1576</v>
       </c>
-      <c r="C791" t="s">
+      <c r="F791" t="s">
         <v>1577</v>
       </c>
-      <c r="D791" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G791" t="s">
-        <v>222</v>
+        <v>51</v>
       </c>
     </row>
     <row r="792" spans="1:9">
       <c r="A792">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B792" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="C792" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D792" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
       <c r="E792" t="s">
         <v>186</v>
       </c>
       <c r="F792" t="s">
-        <v>1582</v>
+        <v>422</v>
       </c>
       <c r="G792" t="s">
-        <v>1583</v>
+        <v>15</v>
       </c>
     </row>
     <row r="793" spans="1:9">
       <c r="B793" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="C793" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D793" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
       <c r="E793" t="s">
         <v>186</v>
       </c>
       <c r="F793" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G793" t="s">
-        <v>1585</v>
+        <v>222</v>
       </c>
     </row>
     <row r="794" spans="1:9">
       <c r="A794">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B794" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="C794" t="s">
-        <v>1586</v>
+        <v>1582</v>
       </c>
       <c r="D794" t="s">
-        <v>1587</v>
+        <v>1583</v>
       </c>
       <c r="E794" t="s">
         <v>186</v>
       </c>
       <c r="F794" t="s">
-        <v>1588</v>
+        <v>1584</v>
       </c>
       <c r="G794" t="s">
-        <v>222</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="795" spans="1:9">
       <c r="B795" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="C795" t="s">
-        <v>1586</v>
+        <v>1582</v>
       </c>
       <c r="D795" t="s">
-        <v>1587</v>
+        <v>1583</v>
       </c>
       <c r="E795" t="s">
         <v>186</v>
       </c>
       <c r="F795" t="s">
+        <v>1586</v>
+      </c>
+      <c r="G795" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="796" spans="1:9">
+      <c r="A796">
+        <v>405</v>
+      </c>
+      <c r="B796" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D796" t="s">
         <v>1589</v>
-      </c>
-[...12 lines deleted...]
-        <v>1587</v>
       </c>
       <c r="E796" t="s">
         <v>186</v>
       </c>
       <c r="F796" t="s">
-        <v>77</v>
+        <v>1590</v>
       </c>
       <c r="G796" t="s">
-        <v>16</v>
+        <v>222</v>
       </c>
     </row>
     <row r="797" spans="1:9">
-      <c r="A797">
-[...1 lines deleted...]
-      </c>
       <c r="B797" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="C797" t="s">
-        <v>1590</v>
+        <v>1588</v>
       </c>
       <c r="D797" t="s">
-        <v>1591</v>
+        <v>1589</v>
       </c>
       <c r="E797" t="s">
         <v>186</v>
       </c>
       <c r="F797" t="s">
+        <v>1591</v>
+      </c>
+      <c r="G797" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="798" spans="1:9">
+      <c r="B798" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D798" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E798" t="s">
+        <v>186</v>
+      </c>
+      <c r="F798" t="s">
+        <v>77</v>
+      </c>
+      <c r="G798" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="799" spans="1:9">
+      <c r="A799">
+        <v>406</v>
+      </c>
+      <c r="B799" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C799" t="s">
         <v>1592</v>
       </c>
-      <c r="G797" t="s">
+      <c r="D799" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E799" t="s">
+        <v>186</v>
+      </c>
+      <c r="F799" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G799" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="798" spans="1:9">
-      <c r="A798">
+    <row r="800" spans="1:9">
+      <c r="A800">
         <v>407</v>
       </c>
-      <c r="B798" t="s">
-[...5 lines deleted...]
-      <c r="D798" t="s">
+      <c r="B800" t="s">
         <v>1595</v>
       </c>
-      <c r="E798" t="s">
-[...2 lines deleted...]
-      <c r="F798" t="s">
+      <c r="C800" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D800" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E800" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F800" t="s">
         <v>141</v>
-      </c>
-[...44 lines deleted...]
-        <v>1597</v>
       </c>
       <c r="G800" t="s">
         <v>51</v>
       </c>
       <c r="H800" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="801" spans="1:9">
+      <c r="B801" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D801" t="s">
         <v>1597</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C801" t="s">
+      <c r="E801" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F801" t="s">
         <v>1598</v>
       </c>
-      <c r="D801" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G801" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="H801" t="s">
-        <v>270</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="802" spans="1:9">
       <c r="B802" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="C802" t="s">
-        <v>1598</v>
+        <v>1596</v>
       </c>
       <c r="D802" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E802" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F802" t="s">
         <v>1599</v>
-      </c>
-[...4 lines deleted...]
-        <v>662</v>
       </c>
       <c r="G802" t="s">
         <v>51</v>
       </c>
       <c r="H802" t="s">
-        <v>662</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="803" spans="1:9">
       <c r="A803">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B803" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="C803" t="s">
         <v>1600</v>
       </c>
       <c r="D803" t="s">
         <v>1601</v>
       </c>
       <c r="E803" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F803" t="s">
-        <v>45</v>
+        <v>270</v>
       </c>
       <c r="G803" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="H803" t="s">
-        <v>45</v>
+        <v>270</v>
       </c>
     </row>
     <row r="804" spans="1:9">
       <c r="B804" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="C804" t="s">
         <v>1600</v>
       </c>
       <c r="D804" t="s">
         <v>1601</v>
       </c>
       <c r="E804" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F804" t="s">
-        <v>1602</v>
+        <v>664</v>
       </c>
       <c r="G804" t="s">
-        <v>134</v>
+        <v>51</v>
+      </c>
+      <c r="H804" t="s">
+        <v>664</v>
       </c>
     </row>
     <row r="805" spans="1:9">
       <c r="A805">
+        <v>409</v>
+      </c>
+      <c r="B805" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C805" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D805" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E805" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F805" t="s">
+        <v>45</v>
+      </c>
+      <c r="G805" t="s">
+        <v>134</v>
+      </c>
+      <c r="H805" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="806" spans="1:9">
+      <c r="B806" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D806" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E806" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F806" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G806" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="807" spans="1:9">
+      <c r="A807">
         <v>410</v>
       </c>
-      <c r="B805" t="s">
-[...11 lines deleted...]
-      <c r="F805" t="s">
+      <c r="B807" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D807" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E807" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F807" t="s">
         <v>196</v>
       </c>
-      <c r="G805" t="s">
+      <c r="G807" t="s">
         <v>165</v>
       </c>
-      <c r="H805" t="s">
-[...2 lines deleted...]
-      <c r="I805" t="s">
+      <c r="H807" t="s">
+        <v>1607</v>
+      </c>
+      <c r="I807" t="s">
         <v>156</v>
-      </c>
-[...47 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="808" spans="1:9">
       <c r="A808">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B808" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D808" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E808" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F808" t="s">
         <v>1610</v>
       </c>
-      <c r="C808" t="s">
+      <c r="G808" t="s">
+        <v>165</v>
+      </c>
+      <c r="H808" t="s">
         <v>1611</v>
       </c>
-      <c r="D808" t="s">
-[...12 lines deleted...]
-        <v>1613</v>
+      <c r="I808" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="809" spans="1:9">
       <c r="B809" t="s">
-        <v>1610</v>
+        <v>1187</v>
       </c>
       <c r="C809" t="s">
-        <v>1611</v>
+        <v>1608</v>
       </c>
       <c r="D809" t="s">
-        <v>1612</v>
+        <v>1609</v>
       </c>
       <c r="E809" t="s">
-        <v>1420</v>
+        <v>1236</v>
       </c>
       <c r="F809" t="s">
-        <v>1615</v>
+        <v>138</v>
       </c>
       <c r="G809" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>1615</v>
+        <v>179</v>
       </c>
     </row>
     <row r="810" spans="1:9">
       <c r="A810">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B810" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="C810" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D810" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E810" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F810" t="s">
+        <v>1615</v>
+      </c>
+      <c r="G810" t="s">
         <v>1616</v>
       </c>
-      <c r="D810" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H810" t="s">
-        <v>1618</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="811" spans="1:9">
       <c r="B811" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="C811" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="D811" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E811" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F811" t="s">
         <v>1617</v>
-      </c>
-[...4 lines deleted...]
-        <v>1619</v>
       </c>
       <c r="G811" t="s">
         <v>222</v>
       </c>
       <c r="H811" t="s">
-        <v>1619</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="812" spans="1:9">
       <c r="A812">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B812" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="C812" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D812" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E812" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F812" t="s">
         <v>1620</v>
       </c>
-      <c r="D812" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G812" t="s">
-        <v>444</v>
+        <v>547</v>
       </c>
       <c r="H812" t="s">
-        <v>1622</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="813" spans="1:9">
       <c r="B813" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="C813" t="s">
-        <v>1620</v>
+        <v>1618</v>
       </c>
       <c r="D813" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E813" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F813" t="s">
         <v>1621</v>
       </c>
-      <c r="E813" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G813" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="H813" t="s">
-        <v>132</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="814" spans="1:9">
       <c r="A814">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B814" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="C814" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D814" t="s">
         <v>1623</v>
       </c>
-      <c r="D814" t="s">
+      <c r="E814" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F814" t="s">
         <v>1624</v>
       </c>
-      <c r="E814" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G814" t="s">
-        <v>15</v>
+        <v>445</v>
       </c>
       <c r="H814" t="s">
-        <v>1625</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="815" spans="1:9">
       <c r="B815" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="C815" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D815" t="s">
         <v>1623</v>
       </c>
-      <c r="D815" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E815" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F815" t="s">
-        <v>1626</v>
+        <v>132</v>
       </c>
       <c r="G815" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="H815" t="s">
-        <v>1627</v>
+        <v>132</v>
       </c>
     </row>
     <row r="816" spans="1:9">
       <c r="A816">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B816" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="C816" t="s">
-        <v>1628</v>
+        <v>1625</v>
       </c>
       <c r="D816" t="s">
-        <v>1629</v>
+        <v>1626</v>
       </c>
       <c r="E816" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F816" t="s">
-        <v>1630</v>
+        <v>1627</v>
       </c>
       <c r="G816" t="s">
-        <v>134</v>
+        <v>15</v>
+      </c>
+      <c r="H816" t="s">
+        <v>1627</v>
       </c>
     </row>
     <row r="817" spans="1:9">
       <c r="B817" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="C817" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D817" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E817" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F817" t="s">
         <v>1628</v>
       </c>
-      <c r="D817" t="s">
+      <c r="G817" t="s">
+        <v>248</v>
+      </c>
+      <c r="H817" t="s">
         <v>1629</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="818" spans="1:9">
       <c r="A818">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B818" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D818" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E818" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F818" t="s">
         <v>1632</v>
       </c>
-      <c r="C818" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G818" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>1635</v>
+        <v>134</v>
       </c>
     </row>
     <row r="819" spans="1:9">
       <c r="B819" t="s">
-        <v>1632</v>
+        <v>1612</v>
       </c>
       <c r="C819" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D819" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E819" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F819" t="s">
         <v>1633</v>
-      </c>
-[...7 lines deleted...]
-        <v>1636</v>
       </c>
       <c r="G819" t="s">
         <v>51</v>
       </c>
-      <c r="H819" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="820" spans="1:9">
       <c r="A820">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B820" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C820" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D820" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E820" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F820" t="s">
         <v>1637</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G820" t="s">
         <v>125</v>
       </c>
       <c r="H820" t="s">
-        <v>62</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="821" spans="1:9">
       <c r="B821" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C821" t="s">
-        <v>1637</v>
+        <v>1635</v>
       </c>
       <c r="D821" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E821" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F821" t="s">
         <v>1638</v>
       </c>
-      <c r="E821" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G821" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="H821" t="s">
-        <v>1471</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="822" spans="1:9">
       <c r="A822">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B822" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C822" t="s">
         <v>1639</v>
       </c>
       <c r="D822" t="s">
         <v>1640</v>
       </c>
       <c r="E822" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F822" t="s">
-        <v>1641</v>
+        <v>62</v>
       </c>
       <c r="G822" t="s">
-        <v>222</v>
+        <v>125</v>
       </c>
       <c r="H822" t="s">
-        <v>1641</v>
+        <v>62</v>
       </c>
     </row>
     <row r="823" spans="1:9">
       <c r="B823" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C823" t="s">
         <v>1639</v>
       </c>
       <c r="D823" t="s">
         <v>1640</v>
       </c>
       <c r="E823" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F823" t="s">
-        <v>1642</v>
+        <v>1473</v>
       </c>
       <c r="G823" t="s">
         <v>32</v>
       </c>
       <c r="H823" t="s">
-        <v>1642</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="824" spans="1:9">
       <c r="A824">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B824" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C824" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D824" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E824" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F824" t="s">
         <v>1643</v>
       </c>
-      <c r="D824" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G824" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="H824" t="s">
-        <v>1645</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="825" spans="1:9">
       <c r="B825" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C825" t="s">
-        <v>1643</v>
+        <v>1641</v>
       </c>
       <c r="D825" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E825" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F825" t="s">
         <v>1644</v>
       </c>
-      <c r="E825" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G825" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="H825" t="s">
-        <v>138</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="826" spans="1:9">
       <c r="A826">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B826" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C826" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D826" t="s">
         <v>1646</v>
       </c>
-      <c r="D826" t="s">
+      <c r="E826" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F826" t="s">
         <v>1647</v>
       </c>
-      <c r="E826" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G826" t="s">
-        <v>16</v>
+        <v>208</v>
       </c>
       <c r="H826" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="827" spans="1:9">
       <c r="B827" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C827" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D827" t="s">
         <v>1646</v>
       </c>
-      <c r="D827" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E827" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F827" t="s">
-        <v>1641</v>
+        <v>138</v>
       </c>
       <c r="G827" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H827" t="s">
-        <v>1641</v>
+        <v>138</v>
       </c>
     </row>
     <row r="828" spans="1:9">
       <c r="A828">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B828" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C828" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D828" t="s">
         <v>1649</v>
       </c>
-      <c r="D828" t="s">
+      <c r="E828" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F828" t="s">
         <v>1650</v>
       </c>
-      <c r="E828" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G828" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H828" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="829" spans="1:9">
       <c r="B829" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C829" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D829" t="s">
         <v>1649</v>
       </c>
-      <c r="D829" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E829" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F829" t="s">
-        <v>195</v>
+        <v>1643</v>
       </c>
       <c r="G829" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H829" t="s">
-        <v>195</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="830" spans="1:9">
       <c r="A830">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B830" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D830" t="s">
         <v>1652</v>
       </c>
-      <c r="C830" t="s">
+      <c r="E830" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F830" t="s">
         <v>1653</v>
       </c>
-      <c r="D830" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G830" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H830" t="s">
-        <v>277</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="831" spans="1:9">
       <c r="B831" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D831" t="s">
         <v>1652</v>
       </c>
-      <c r="C831" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E831" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F831" t="s">
-        <v>400</v>
+        <v>195</v>
       </c>
       <c r="G831" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="H831" t="s">
-        <v>400</v>
+        <v>195</v>
       </c>
     </row>
     <row r="832" spans="1:9">
       <c r="A832">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B832" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C832" t="s">
         <v>1655</v>
       </c>
-      <c r="C832" t="s">
+      <c r="D832" t="s">
         <v>1656</v>
       </c>
-      <c r="D832" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E832" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F832" t="s">
-        <v>1658</v>
+        <v>277</v>
       </c>
       <c r="G832" t="s">
-        <v>222</v>
+        <v>16</v>
       </c>
       <c r="H832" t="s">
-        <v>1658</v>
+        <v>277</v>
       </c>
     </row>
     <row r="833" spans="1:9">
       <c r="B833" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C833" t="s">
         <v>1655</v>
       </c>
-      <c r="C833" t="s">
+      <c r="D833" t="s">
         <v>1656</v>
       </c>
-      <c r="D833" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E833" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F833" t="s">
-        <v>747</v>
+        <v>401</v>
       </c>
       <c r="G833" t="s">
-        <v>134</v>
+        <v>51</v>
       </c>
       <c r="H833" t="s">
-        <v>747</v>
+        <v>401</v>
       </c>
     </row>
     <row r="834" spans="1:9">
       <c r="A834">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B834" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C834" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D834" t="s">
         <v>1659</v>
       </c>
-      <c r="D834" t="s">
+      <c r="E834" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F834" t="s">
         <v>1660</v>
       </c>
-      <c r="E834" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G834" t="s">
-        <v>51</v>
+        <v>222</v>
       </c>
       <c r="H834" t="s">
-        <v>1433</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="835" spans="1:9">
       <c r="B835" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C835" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D835" t="s">
         <v>1659</v>
       </c>
-      <c r="D835" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E835" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F835" t="s">
-        <v>1661</v>
+        <v>749</v>
       </c>
       <c r="G835" t="s">
-        <v>1443</v>
+        <v>134</v>
       </c>
       <c r="H835" t="s">
-        <v>1661</v>
+        <v>749</v>
       </c>
     </row>
     <row r="836" spans="1:9">
       <c r="A836">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B836" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C836" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D836" t="s">
         <v>1662</v>
       </c>
-      <c r="D836" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E836" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F836" t="s">
-        <v>1664</v>
+        <v>1435</v>
       </c>
       <c r="G836" t="s">
-        <v>1443</v>
+        <v>51</v>
       </c>
       <c r="H836" t="s">
-        <v>1664</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="837" spans="1:9">
       <c r="B837" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C837" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D837" t="s">
         <v>1662</v>
       </c>
-      <c r="D837" t="s">
+      <c r="E837" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F837" t="s">
         <v>1663</v>
       </c>
-      <c r="E837" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G837" t="s">
-        <v>51</v>
+        <v>1445</v>
       </c>
       <c r="H837" t="s">
-        <v>77</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="838" spans="1:9">
       <c r="A838">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B838" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C838" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D838" t="s">
         <v>1665</v>
       </c>
-      <c r="D838" t="s">
+      <c r="E838" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F838" t="s">
         <v>1666</v>
       </c>
-      <c r="E838" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G838" t="s">
-        <v>222</v>
+        <v>1445</v>
       </c>
       <c r="H838" t="s">
-        <v>1605</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="839" spans="1:9">
       <c r="B839" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C839" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D839" t="s">
         <v>1665</v>
       </c>
-      <c r="D839" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E839" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F839" t="s">
-        <v>1667</v>
+        <v>77</v>
       </c>
       <c r="G839" t="s">
-        <v>1443</v>
+        <v>51</v>
       </c>
       <c r="H839" t="s">
-        <v>1667</v>
+        <v>77</v>
       </c>
     </row>
     <row r="840" spans="1:9">
       <c r="A840">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B840" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C840" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D840" t="s">
         <v>1668</v>
       </c>
-      <c r="D840" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E840" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F840" t="s">
-        <v>1670</v>
+        <v>1607</v>
       </c>
       <c r="G840" t="s">
         <v>222</v>
       </c>
       <c r="H840" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="841" spans="1:9">
       <c r="B841" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C841" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D841" t="s">
         <v>1668</v>
       </c>
-      <c r="D841" t="s">
+      <c r="E841" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F841" t="s">
         <v>1669</v>
       </c>
-      <c r="E841" t="s">
-        <v>1420</v>
+      <c r="G841" t="s">
+        <v>1445</v>
       </c>
       <c r="H841" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="842" spans="1:9">
       <c r="A842">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B842" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C842" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D842" t="s">
         <v>1671</v>
       </c>
-      <c r="D842" t="s">
+      <c r="E842" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F842" t="s">
         <v>1672</v>
       </c>
-      <c r="E842" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G842" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="H842" t="s">
-        <v>1673</v>
+        <v>777</v>
+      </c>
+      <c r="I842" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="843" spans="1:9">
       <c r="B843" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C843" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D843" t="s">
         <v>1671</v>
       </c>
-      <c r="D843" t="s">
+      <c r="E843" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H843" t="s">
         <v>1672</v>
-      </c>
-[...10 lines deleted...]
-        <v>1645</v>
       </c>
     </row>
     <row r="844" spans="1:9">
       <c r="A844">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B844" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C844" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D844" t="s">
         <v>1674</v>
       </c>
-      <c r="D844" t="s">
+      <c r="E844" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F844" t="s">
         <v>1675</v>
       </c>
-      <c r="E844" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G844" t="s">
-        <v>222</v>
+        <v>32</v>
       </c>
       <c r="H844" t="s">
-        <v>195</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="845" spans="1:9">
       <c r="B845" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C845" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D845" t="s">
         <v>1674</v>
       </c>
-      <c r="D845" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E845" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F845" t="s">
-        <v>1676</v>
+        <v>1647</v>
       </c>
       <c r="G845" t="s">
-        <v>1677</v>
+        <v>51</v>
       </c>
       <c r="H845" t="s">
-        <v>1676</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="846" spans="1:9">
       <c r="A846">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B846" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C846" t="s">
-        <v>1678</v>
+        <v>1676</v>
       </c>
       <c r="D846" t="s">
-        <v>1679</v>
+        <v>1677</v>
       </c>
       <c r="E846" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F846" t="s">
-        <v>1680</v>
+        <v>195</v>
       </c>
       <c r="G846" t="s">
-        <v>16</v>
+        <v>222</v>
       </c>
       <c r="H846" t="s">
-        <v>1680</v>
+        <v>195</v>
       </c>
     </row>
     <row r="847" spans="1:9">
       <c r="B847" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C847" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D847" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E847" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F847" t="s">
         <v>1678</v>
       </c>
-      <c r="D847" t="s">
+      <c r="G847" t="s">
         <v>1679</v>
       </c>
-      <c r="E847" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="H847" t="s">
+        <v>1678</v>
       </c>
     </row>
     <row r="848" spans="1:9">
       <c r="A848">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B848" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C848" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D848" t="s">
         <v>1681</v>
       </c>
-      <c r="D848" t="s">
+      <c r="E848" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F848" t="s">
         <v>1682</v>
       </c>
-      <c r="E848" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G848" t="s">
-        <v>1443</v>
+        <v>16</v>
       </c>
       <c r="H848" t="s">
-        <v>1683</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="849" spans="1:9">
       <c r="B849" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C849" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D849" t="s">
         <v>1681</v>
       </c>
-      <c r="D849" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E849" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F849" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="G849" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="850" spans="1:9">
       <c r="A850">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B850" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C850" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D850" t="s">
         <v>1684</v>
       </c>
-      <c r="D850" t="s">
+      <c r="E850" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F850" t="s">
         <v>1685</v>
       </c>
-      <c r="E850" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G850" t="s">
-        <v>32</v>
+        <v>1445</v>
       </c>
       <c r="H850" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="851" spans="1:9">
       <c r="B851" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C851" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D851" t="s">
         <v>1684</v>
       </c>
-      <c r="D851" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E851" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F851" t="s">
-        <v>760</v>
+        <v>20</v>
       </c>
       <c r="G851" t="s">
-        <v>51</v>
+        <v>222</v>
       </c>
       <c r="H851" t="s">
-        <v>760</v>
+        <v>20</v>
       </c>
     </row>
     <row r="852" spans="1:9">
       <c r="A852">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B852" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C852" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D852" t="s">
         <v>1687</v>
       </c>
-      <c r="D852" t="s">
+      <c r="E852" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F852" t="s">
         <v>1688</v>
       </c>
-      <c r="E852" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G852" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="H852" t="s">
-        <v>358</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="853" spans="1:9">
       <c r="B853" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C853" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D853" t="s">
         <v>1687</v>
       </c>
-      <c r="D853" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E853" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F853" t="s">
-        <v>270</v>
+        <v>762</v>
       </c>
       <c r="G853" t="s">
-        <v>1443</v>
+        <v>51</v>
       </c>
       <c r="H853" t="s">
-        <v>270</v>
+        <v>762</v>
       </c>
     </row>
     <row r="854" spans="1:9">
       <c r="A854">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B854" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C854" t="s">
         <v>1689</v>
       </c>
       <c r="D854" t="s">
         <v>1690</v>
       </c>
       <c r="E854" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F854" t="s">
-        <v>1691</v>
+        <v>358</v>
       </c>
       <c r="G854" t="s">
-        <v>134</v>
+        <v>51</v>
       </c>
       <c r="H854" t="s">
-        <v>1691</v>
+        <v>358</v>
       </c>
     </row>
     <row r="855" spans="1:9">
       <c r="B855" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C855" t="s">
         <v>1689</v>
       </c>
       <c r="D855" t="s">
         <v>1690</v>
       </c>
       <c r="E855" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F855" t="s">
-        <v>1692</v>
+        <v>270</v>
       </c>
       <c r="G855" t="s">
-        <v>444</v>
+        <v>1445</v>
+      </c>
+      <c r="H855" t="s">
+        <v>270</v>
       </c>
     </row>
     <row r="856" spans="1:9">
       <c r="A856">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B856" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C856" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D856" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E856" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F856" t="s">
         <v>1693</v>
       </c>
-      <c r="D856" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G856" t="s">
-        <v>51</v>
+        <v>134</v>
       </c>
       <c r="H856" t="s">
-        <v>1695</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="857" spans="1:9">
       <c r="B857" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C857" t="s">
-        <v>1693</v>
+        <v>1691</v>
       </c>
       <c r="D857" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E857" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F857" t="s">
         <v>1694</v>
       </c>
-      <c r="E857" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G857" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>1696</v>
+        <v>445</v>
       </c>
     </row>
     <row r="858" spans="1:9">
       <c r="A858">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B858" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C858" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D858" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E858" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F858" t="s">
         <v>1697</v>
       </c>
-      <c r="D858" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G858" t="s">
-        <v>248</v>
+        <v>51</v>
       </c>
       <c r="H858" t="s">
-        <v>1699</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="859" spans="1:9">
       <c r="B859" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C859" t="s">
-        <v>1697</v>
+        <v>1695</v>
       </c>
       <c r="D859" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E859" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F859" t="s">
         <v>1698</v>
-      </c>
-[...4 lines deleted...]
-        <v>1700</v>
       </c>
       <c r="G859" t="s">
         <v>222</v>
       </c>
       <c r="H859" t="s">
-        <v>1700</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="860" spans="1:9">
       <c r="A860">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B860" t="s">
-        <v>1417</v>
+        <v>1657</v>
       </c>
       <c r="C860" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D860" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E860" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F860" t="s">
         <v>1701</v>
       </c>
-      <c r="D860" t="s">
-[...6 lines deleted...]
-        <v>1703</v>
+      <c r="G860" t="s">
+        <v>248</v>
       </c>
       <c r="H860" t="s">
-        <v>1703</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="861" spans="1:9">
       <c r="B861" t="s">
-        <v>1417</v>
+        <v>1657</v>
       </c>
       <c r="C861" t="s">
-        <v>1701</v>
+        <v>1699</v>
       </c>
       <c r="D861" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E861" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F861" t="s">
         <v>1702</v>
       </c>
-      <c r="E861" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G861" t="s">
-        <v>16</v>
+        <v>222</v>
+      </c>
+      <c r="H861" t="s">
+        <v>1702</v>
       </c>
     </row>
     <row r="862" spans="1:9">
       <c r="A862">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B862" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="C862" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D862" t="s">
         <v>1704</v>
       </c>
-      <c r="D862" t="s">
+      <c r="E862" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F862" t="s">
         <v>1705</v>
       </c>
-      <c r="E862" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H862" t="s">
-        <v>1425</v>
+        <v>1705</v>
       </c>
       <c r="I862" t="s">
-        <v>388</v>
+        <v>880</v>
       </c>
     </row>
     <row r="863" spans="1:9">
       <c r="B863" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="C863" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D863" t="s">
         <v>1704</v>
       </c>
-      <c r="D863" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E863" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F863" t="s">
-        <v>1706</v>
+        <v>812</v>
       </c>
       <c r="G863" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1706</v>
+        <v>16</v>
       </c>
     </row>
     <row r="864" spans="1:9">
       <c r="A864">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B864" t="s">
-        <v>1434</v>
+        <v>1419</v>
       </c>
       <c r="C864" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D864" t="s">
         <v>1707</v>
       </c>
-      <c r="D864" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E864" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F864" t="s">
-        <v>1709</v>
-[...2 lines deleted...]
-        <v>1710</v>
+        <v>1427</v>
       </c>
       <c r="H864" t="s">
-        <v>1711</v>
+        <v>1427</v>
       </c>
       <c r="I864" t="s">
-        <v>878</v>
+        <v>388</v>
       </c>
     </row>
     <row r="865" spans="1:9">
       <c r="B865" t="s">
-        <v>1434</v>
+        <v>1419</v>
       </c>
       <c r="C865" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D865" t="s">
         <v>1707</v>
       </c>
-      <c r="D865" t="s">
+      <c r="E865" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F865" t="s">
         <v>1708</v>
       </c>
-      <c r="E865" t="s">
-[...3 lines deleted...]
-        <v>1711</v>
+      <c r="G865" t="s">
+        <v>15</v>
+      </c>
+      <c r="H865" t="s">
+        <v>1708</v>
       </c>
     </row>
     <row r="866" spans="1:9">
       <c r="A866">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B866" t="s">
-        <v>1632</v>
+        <v>1436</v>
       </c>
       <c r="C866" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D866" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E866" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F866" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G866" t="s">
+        <v>165</v>
+      </c>
+      <c r="H866" t="s">
         <v>1712</v>
       </c>
-      <c r="D866" t="s">
-[...9 lines deleted...]
-        <v>1714</v>
+      <c r="I866" t="s">
+        <v>880</v>
       </c>
     </row>
     <row r="867" spans="1:9">
       <c r="B867" t="s">
-        <v>1632</v>
+        <v>1436</v>
       </c>
       <c r="C867" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D867" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E867" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F867" t="s">
         <v>1712</v>
-      </c>
-[...10 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="868" spans="1:9">
       <c r="A868">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B868" t="s">
-        <v>1716</v>
+        <v>1634</v>
       </c>
       <c r="C868" t="s">
-        <v>1717</v>
+        <v>1713</v>
       </c>
       <c r="D868" t="s">
-        <v>1718</v>
+        <v>1714</v>
       </c>
       <c r="F868" t="s">
-        <v>1719</v>
+        <v>1715</v>
       </c>
       <c r="G868" t="s">
-        <v>1720</v>
+        <v>125</v>
       </c>
       <c r="H868" t="s">
-        <v>1719</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="869" spans="1:9">
       <c r="B869" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C869" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D869" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F869" t="s">
         <v>1716</v>
       </c>
-      <c r="C869" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G869" t="s">
-        <v>1720</v>
+        <v>51</v>
       </c>
       <c r="H869" t="s">
-        <v>810</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="870" spans="1:9">
       <c r="A870">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B870" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C870" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D870" t="s">
+        <v>1719</v>
+      </c>
+      <c r="F870" t="s">
+        <v>1720</v>
+      </c>
+      <c r="G870" t="s">
         <v>1721</v>
       </c>
-      <c r="D870" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H870" t="s">
-        <v>1723</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="871" spans="1:9">
       <c r="B871" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C871" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D871" t="s">
+        <v>1719</v>
+      </c>
+      <c r="F871" t="s">
+        <v>812</v>
+      </c>
+      <c r="G871" t="s">
         <v>1721</v>
       </c>
-      <c r="D871" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H871" t="s">
-        <v>239</v>
+        <v>812</v>
       </c>
     </row>
     <row r="872" spans="1:9">
       <c r="A872">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B872" t="s">
-        <v>1652</v>
+        <v>1717</v>
       </c>
       <c r="C872" t="s">
-        <v>1725</v>
+        <v>1722</v>
       </c>
       <c r="D872" t="s">
-        <v>1726</v>
+        <v>1723</v>
       </c>
       <c r="F872" t="s">
-        <v>1727</v>
+        <v>1724</v>
       </c>
       <c r="G872" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="H872" t="s">
-        <v>1727</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="873" spans="1:9">
       <c r="B873" t="s">
-        <v>1652</v>
+        <v>1717</v>
       </c>
       <c r="C873" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D873" t="s">
+        <v>1723</v>
+      </c>
+      <c r="F873" t="s">
+        <v>239</v>
+      </c>
+      <c r="G873" t="s">
         <v>1725</v>
       </c>
-      <c r="D873" t="s">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="H873" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="874" spans="1:9">
       <c r="A874">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B874" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="C874" t="s">
-        <v>1729</v>
+        <v>1726</v>
       </c>
       <c r="D874" t="s">
-        <v>1730</v>
+        <v>1727</v>
       </c>
       <c r="F874" t="s">
-        <v>174</v>
+        <v>1728</v>
       </c>
       <c r="G874" t="s">
-        <v>51</v>
+        <v>134</v>
       </c>
       <c r="H874" t="s">
-        <v>174</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="875" spans="1:9">
       <c r="B875" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="C875" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D875" t="s">
+        <v>1727</v>
+      </c>
+      <c r="F875" t="s">
         <v>1729</v>
       </c>
-      <c r="D875" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G875" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>16</v>
       </c>
     </row>
     <row r="876" spans="1:9">
       <c r="A876">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B876" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="C876" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D876" t="s">
         <v>1731</v>
       </c>
-      <c r="D876" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F876" t="s">
-        <v>1733</v>
+        <v>174</v>
       </c>
       <c r="G876" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="H876" t="s">
-        <v>1733</v>
+        <v>174</v>
       </c>
     </row>
     <row r="877" spans="1:9">
       <c r="B877" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="C877" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D877" t="s">
         <v>1731</v>
       </c>
-      <c r="D877" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F877" t="s">
-        <v>1700</v>
+        <v>401</v>
       </c>
       <c r="G877" t="s">
-        <v>15</v>
+        <v>445</v>
       </c>
       <c r="H877" t="s">
-        <v>1700</v>
+        <v>401</v>
       </c>
     </row>
     <row r="878" spans="1:9">
       <c r="A878">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B878" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="C878" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D878" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F878" t="s">
         <v>1734</v>
       </c>
-      <c r="D878" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G878" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="H878" t="s">
-        <v>1016</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="879" spans="1:9">
       <c r="B879" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="C879" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="D879" t="s">
-        <v>1735</v>
+        <v>1733</v>
       </c>
       <c r="F879" t="s">
-        <v>1736</v>
+        <v>1702</v>
       </c>
       <c r="G879" t="s">
-        <v>222</v>
+        <v>15</v>
       </c>
       <c r="H879" t="s">
-        <v>1736</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="880" spans="1:9">
       <c r="A880">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B880" t="s">
-        <v>1716</v>
+        <v>1654</v>
       </c>
       <c r="C880" t="s">
-        <v>1737</v>
+        <v>1735</v>
       </c>
       <c r="D880" t="s">
-        <v>1738</v>
+        <v>1736</v>
       </c>
       <c r="F880" t="s">
-        <v>1739</v>
+        <v>1018</v>
       </c>
       <c r="G880" t="s">
-        <v>1740</v>
+        <v>51</v>
       </c>
       <c r="H880" t="s">
-        <v>1739</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="881" spans="1:9">
       <c r="B881" t="s">
-        <v>1716</v>
+        <v>1654</v>
       </c>
       <c r="C881" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D881" t="s">
+        <v>1736</v>
+      </c>
+      <c r="F881" t="s">
         <v>1737</v>
       </c>
-      <c r="D881" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G881" t="s">
-        <v>1741</v>
+        <v>222</v>
+      </c>
+      <c r="H881" t="s">
+        <v>1737</v>
       </c>
     </row>
     <row r="882" spans="1:9">
       <c r="A882">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B882" t="s">
-        <v>559</v>
+        <v>1717</v>
       </c>
       <c r="C882" t="s">
-        <v>1742</v>
+        <v>1738</v>
       </c>
       <c r="D882" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>1420</v>
+        <v>1739</v>
       </c>
       <c r="F882" t="s">
-        <v>13</v>
+        <v>1740</v>
+      </c>
+      <c r="G882" t="s">
+        <v>1741</v>
       </c>
       <c r="H882" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="883" spans="1:9">
       <c r="B883" t="s">
-        <v>559</v>
+        <v>1717</v>
       </c>
       <c r="C883" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D883" t="s">
+        <v>1739</v>
+      </c>
+      <c r="F883" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G883" t="s">
         <v>1742</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="884" spans="1:9">
       <c r="A884">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B884" t="s">
-        <v>1212</v>
+        <v>560</v>
       </c>
       <c r="C884" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D884" t="s">
         <v>1744</v>
       </c>
-      <c r="D884" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E884" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F884" t="s">
-        <v>1746</v>
+        <v>13</v>
       </c>
       <c r="H884" t="s">
-        <v>1747</v>
+        <v>13</v>
       </c>
       <c r="I884" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
     </row>
     <row r="885" spans="1:9">
       <c r="B885" t="s">
-        <v>1212</v>
+        <v>560</v>
       </c>
       <c r="C885" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D885" t="s">
         <v>1744</v>
       </c>
-      <c r="D885" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E885" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F885" t="s">
-        <v>1747</v>
+        <v>572</v>
+      </c>
+      <c r="H885" t="s">
+        <v>572</v>
+      </c>
+      <c r="I885" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="886" spans="1:9">
       <c r="A886">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B886" t="s">
-        <v>1481</v>
+        <v>1214</v>
       </c>
       <c r="C886" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D886" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E886" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F886" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H886" t="s">
         <v>1748</v>
       </c>
-      <c r="D886" t="s">
-[...9 lines deleted...]
-        <v>546</v>
+      <c r="I886" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="887" spans="1:9">
       <c r="B887" t="s">
-        <v>1481</v>
+        <v>1214</v>
       </c>
       <c r="C887" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D887" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E887" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F887" t="s">
         <v>1748</v>
-      </c>
-[...10 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="888" spans="1:9">
       <c r="A888">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B888" t="s">
-        <v>1716</v>
+        <v>1483</v>
       </c>
       <c r="C888" t="s">
-        <v>1751</v>
+        <v>1749</v>
+      </c>
+      <c r="D888" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E888" t="s">
+        <v>1422</v>
       </c>
       <c r="F888" t="s">
-        <v>138</v>
+        <v>1724</v>
       </c>
       <c r="G888" t="s">
-        <v>1752</v>
+        <v>547</v>
       </c>
     </row>
     <row r="889" spans="1:9">
       <c r="B889" t="s">
-        <v>1716</v>
+        <v>1483</v>
       </c>
       <c r="C889" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D889" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E889" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F889" t="s">
         <v>1751</v>
       </c>
-      <c r="F889" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G889" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="890" spans="1:9">
       <c r="A890">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B890" t="s">
-        <v>1087</v>
+        <v>1717</v>
       </c>
       <c r="C890" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F890" t="s">
+        <v>138</v>
+      </c>
+      <c r="G890" t="s">
         <v>1753</v>
-      </c>
-[...7 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="891" spans="1:9">
       <c r="B891" t="s">
-        <v>1087</v>
+        <v>1717</v>
       </c>
       <c r="C891" t="s">
-        <v>1753</v>
-[...1 lines deleted...]
-      <c r="D891" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F891" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G891" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="892" spans="1:9">
+      <c r="A892">
+        <v>453</v>
+      </c>
+      <c r="B892" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C892" t="s">
         <v>1754</v>
       </c>
-      <c r="F891" t="s">
+      <c r="D892" t="s">
+        <v>1755</v>
+      </c>
+      <c r="F892" t="s">
         <v>1756</v>
       </c>
-      <c r="G891" t="s">
+      <c r="G892" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="893" spans="1:9">
+      <c r="B893" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C893" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D893" t="s">
+        <v>1755</v>
+      </c>
+      <c r="F893" t="s">
+        <v>1757</v>
+      </c>
+      <c r="G893" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="H3" r:id="rId_hyperlink_4"/>
     <hyperlink ref="H4" r:id="rId_hyperlink_5"/>
     <hyperlink ref="H5" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F6" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F7" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_9"/>
     <hyperlink ref="H6" r:id="rId_hyperlink_10"/>
     <hyperlink ref="H7" r:id="rId_hyperlink_11"/>
     <hyperlink ref="H8" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_14"/>
     <hyperlink ref="H9" r:id="rId_hyperlink_15"/>
     <hyperlink ref="H10" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_17"/>
     <hyperlink ref="H11" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_20"/>
@@ -26873,1207 +26913,1209 @@
     <hyperlink ref="F169" r:id="rId_hyperlink_288"/>
     <hyperlink ref="H168" r:id="rId_hyperlink_289"/>
     <hyperlink ref="H169" r:id="rId_hyperlink_290"/>
     <hyperlink ref="F170" r:id="rId_hyperlink_291"/>
     <hyperlink ref="F171" r:id="rId_hyperlink_292"/>
     <hyperlink ref="H170" r:id="rId_hyperlink_293"/>
     <hyperlink ref="H171" r:id="rId_hyperlink_294"/>
     <hyperlink ref="F172" r:id="rId_hyperlink_295"/>
     <hyperlink ref="F173" r:id="rId_hyperlink_296"/>
     <hyperlink ref="F174" r:id="rId_hyperlink_297"/>
     <hyperlink ref="H172" r:id="rId_hyperlink_298"/>
     <hyperlink ref="H173" r:id="rId_hyperlink_299"/>
     <hyperlink ref="F175" r:id="rId_hyperlink_300"/>
     <hyperlink ref="F176" r:id="rId_hyperlink_301"/>
     <hyperlink ref="H175" r:id="rId_hyperlink_302"/>
     <hyperlink ref="H176" r:id="rId_hyperlink_303"/>
     <hyperlink ref="F177" r:id="rId_hyperlink_304"/>
     <hyperlink ref="F178" r:id="rId_hyperlink_305"/>
     <hyperlink ref="H177" r:id="rId_hyperlink_306"/>
     <hyperlink ref="H178" r:id="rId_hyperlink_307"/>
     <hyperlink ref="F179" r:id="rId_hyperlink_308"/>
     <hyperlink ref="H179" r:id="rId_hyperlink_309"/>
     <hyperlink ref="H180" r:id="rId_hyperlink_310"/>
     <hyperlink ref="F181" r:id="rId_hyperlink_311"/>
     <hyperlink ref="F182" r:id="rId_hyperlink_312"/>
-    <hyperlink ref="H181" r:id="rId_hyperlink_313"/>
-[...2 lines deleted...]
-    <hyperlink ref="H183" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="F183" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="H181" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="H182" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="F184" r:id="rId_hyperlink_316"/>
     <hyperlink ref="H184" r:id="rId_hyperlink_317"/>
     <hyperlink ref="H185" r:id="rId_hyperlink_318"/>
     <hyperlink ref="H186" r:id="rId_hyperlink_319"/>
     <hyperlink ref="H187" r:id="rId_hyperlink_320"/>
-    <hyperlink ref="F188" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="H188" r:id="rId_hyperlink_321"/>
     <hyperlink ref="F189" r:id="rId_hyperlink_322"/>
-    <hyperlink ref="H188" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="F190" r:id="rId_hyperlink_323"/>
     <hyperlink ref="H189" r:id="rId_hyperlink_324"/>
     <hyperlink ref="H190" r:id="rId_hyperlink_325"/>
-    <hyperlink ref="F191" r:id="rId_hyperlink_326"/>
-    <hyperlink ref="H191" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="H191" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="F192" r:id="rId_hyperlink_327"/>
     <hyperlink ref="H192" r:id="rId_hyperlink_328"/>
-    <hyperlink ref="F193" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="H193" r:id="rId_hyperlink_329"/>
     <hyperlink ref="F194" r:id="rId_hyperlink_330"/>
-    <hyperlink ref="H193" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="F195" r:id="rId_hyperlink_331"/>
     <hyperlink ref="H194" r:id="rId_hyperlink_332"/>
-    <hyperlink ref="F195" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="H195" r:id="rId_hyperlink_333"/>
     <hyperlink ref="F196" r:id="rId_hyperlink_334"/>
-    <hyperlink ref="H195" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="F197" r:id="rId_hyperlink_335"/>
     <hyperlink ref="H196" r:id="rId_hyperlink_336"/>
-    <hyperlink ref="F197" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="H197" r:id="rId_hyperlink_337"/>
     <hyperlink ref="F198" r:id="rId_hyperlink_338"/>
-    <hyperlink ref="H197" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="F199" r:id="rId_hyperlink_339"/>
     <hyperlink ref="H198" r:id="rId_hyperlink_340"/>
-    <hyperlink ref="F199" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="H199" r:id="rId_hyperlink_341"/>
     <hyperlink ref="F200" r:id="rId_hyperlink_342"/>
-    <hyperlink ref="H199" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="F201" r:id="rId_hyperlink_343"/>
     <hyperlink ref="H200" r:id="rId_hyperlink_344"/>
-    <hyperlink ref="F201" r:id="rId_hyperlink_345"/>
-    <hyperlink ref="H201" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="H201" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="F202" r:id="rId_hyperlink_346"/>
     <hyperlink ref="H202" r:id="rId_hyperlink_347"/>
-    <hyperlink ref="F203" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="H203" r:id="rId_hyperlink_348"/>
     <hyperlink ref="F204" r:id="rId_hyperlink_349"/>
-    <hyperlink ref="H203" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="F205" r:id="rId_hyperlink_350"/>
     <hyperlink ref="H204" r:id="rId_hyperlink_351"/>
-    <hyperlink ref="F205" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="H205" r:id="rId_hyperlink_352"/>
     <hyperlink ref="F206" r:id="rId_hyperlink_353"/>
-    <hyperlink ref="H205" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="F207" r:id="rId_hyperlink_354"/>
     <hyperlink ref="H206" r:id="rId_hyperlink_355"/>
-    <hyperlink ref="F207" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="H207" r:id="rId_hyperlink_356"/>
     <hyperlink ref="F208" r:id="rId_hyperlink_357"/>
-    <hyperlink ref="H207" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="F209" r:id="rId_hyperlink_358"/>
     <hyperlink ref="H208" r:id="rId_hyperlink_359"/>
-    <hyperlink ref="F209" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="H209" r:id="rId_hyperlink_360"/>
     <hyperlink ref="F210" r:id="rId_hyperlink_361"/>
-    <hyperlink ref="H209" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="F211" r:id="rId_hyperlink_362"/>
     <hyperlink ref="H210" r:id="rId_hyperlink_363"/>
-    <hyperlink ref="F211" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="H211" r:id="rId_hyperlink_364"/>
     <hyperlink ref="F212" r:id="rId_hyperlink_365"/>
     <hyperlink ref="F213" r:id="rId_hyperlink_366"/>
-    <hyperlink ref="H211" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="F214" r:id="rId_hyperlink_367"/>
     <hyperlink ref="H212" r:id="rId_hyperlink_368"/>
     <hyperlink ref="H213" r:id="rId_hyperlink_369"/>
-    <hyperlink ref="F214" r:id="rId_hyperlink_370"/>
-[...1 lines deleted...]
-    <hyperlink ref="F215" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="H214" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="F215" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="H215" r:id="rId_hyperlink_372"/>
     <hyperlink ref="F216" r:id="rId_hyperlink_373"/>
-    <hyperlink ref="H215" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="F217" r:id="rId_hyperlink_374"/>
     <hyperlink ref="H216" r:id="rId_hyperlink_375"/>
-    <hyperlink ref="F217" r:id="rId_hyperlink_376"/>
-[...1 lines deleted...]
-    <hyperlink ref="F218" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="H217" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="F218" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="H218" r:id="rId_hyperlink_378"/>
     <hyperlink ref="F219" r:id="rId_hyperlink_379"/>
-    <hyperlink ref="H218" r:id="rId_hyperlink_380"/>
-    <hyperlink ref="F220" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="F220" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="H219" r:id="rId_hyperlink_381"/>
     <hyperlink ref="F221" r:id="rId_hyperlink_382"/>
-    <hyperlink ref="H220" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="F222" r:id="rId_hyperlink_383"/>
     <hyperlink ref="H221" r:id="rId_hyperlink_384"/>
-    <hyperlink ref="F222" r:id="rId_hyperlink_385"/>
-    <hyperlink ref="H222" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="H222" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="F223" r:id="rId_hyperlink_386"/>
     <hyperlink ref="H223" r:id="rId_hyperlink_387"/>
-    <hyperlink ref="F224" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="H224" r:id="rId_hyperlink_388"/>
     <hyperlink ref="F225" r:id="rId_hyperlink_389"/>
-    <hyperlink ref="H224" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="F226" r:id="rId_hyperlink_390"/>
     <hyperlink ref="H225" r:id="rId_hyperlink_391"/>
-    <hyperlink ref="F226" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="H226" r:id="rId_hyperlink_392"/>
     <hyperlink ref="F227" r:id="rId_hyperlink_393"/>
-    <hyperlink ref="H226" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="F228" r:id="rId_hyperlink_394"/>
     <hyperlink ref="H227" r:id="rId_hyperlink_395"/>
-    <hyperlink ref="F228" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="H228" r:id="rId_hyperlink_396"/>
     <hyperlink ref="F229" r:id="rId_hyperlink_397"/>
-    <hyperlink ref="H228" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="F230" r:id="rId_hyperlink_398"/>
     <hyperlink ref="H229" r:id="rId_hyperlink_399"/>
-    <hyperlink ref="F230" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="H230" r:id="rId_hyperlink_400"/>
     <hyperlink ref="F231" r:id="rId_hyperlink_401"/>
-    <hyperlink ref="H230" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="F232" r:id="rId_hyperlink_402"/>
     <hyperlink ref="H231" r:id="rId_hyperlink_403"/>
-    <hyperlink ref="F232" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="H232" r:id="rId_hyperlink_404"/>
     <hyperlink ref="F233" r:id="rId_hyperlink_405"/>
     <hyperlink ref="F234" r:id="rId_hyperlink_406"/>
-    <hyperlink ref="H232" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="F235" r:id="rId_hyperlink_407"/>
     <hyperlink ref="H233" r:id="rId_hyperlink_408"/>
     <hyperlink ref="H234" r:id="rId_hyperlink_409"/>
-    <hyperlink ref="F235" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="H235" r:id="rId_hyperlink_410"/>
     <hyperlink ref="F236" r:id="rId_hyperlink_411"/>
-    <hyperlink ref="H235" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="F237" r:id="rId_hyperlink_412"/>
     <hyperlink ref="H236" r:id="rId_hyperlink_413"/>
-    <hyperlink ref="F237" r:id="rId_hyperlink_414"/>
-[...1 lines deleted...]
-    <hyperlink ref="F238" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="H237" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="F238" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="H238" r:id="rId_hyperlink_416"/>
     <hyperlink ref="F239" r:id="rId_hyperlink_417"/>
-    <hyperlink ref="H238" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="F240" r:id="rId_hyperlink_418"/>
     <hyperlink ref="H239" r:id="rId_hyperlink_419"/>
-    <hyperlink ref="F240" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="H240" r:id="rId_hyperlink_420"/>
     <hyperlink ref="F241" r:id="rId_hyperlink_421"/>
-    <hyperlink ref="H240" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="F242" r:id="rId_hyperlink_422"/>
     <hyperlink ref="H241" r:id="rId_hyperlink_423"/>
-    <hyperlink ref="F242" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="H242" r:id="rId_hyperlink_424"/>
     <hyperlink ref="F243" r:id="rId_hyperlink_425"/>
-    <hyperlink ref="H242" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="F244" r:id="rId_hyperlink_426"/>
     <hyperlink ref="H243" r:id="rId_hyperlink_427"/>
-    <hyperlink ref="F244" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="H244" r:id="rId_hyperlink_428"/>
     <hyperlink ref="F245" r:id="rId_hyperlink_429"/>
-    <hyperlink ref="H244" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="F246" r:id="rId_hyperlink_430"/>
     <hyperlink ref="H245" r:id="rId_hyperlink_431"/>
-    <hyperlink ref="F246" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="H246" r:id="rId_hyperlink_432"/>
     <hyperlink ref="F247" r:id="rId_hyperlink_433"/>
-    <hyperlink ref="H246" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="F248" r:id="rId_hyperlink_434"/>
     <hyperlink ref="H247" r:id="rId_hyperlink_435"/>
-    <hyperlink ref="F248" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="H248" r:id="rId_hyperlink_436"/>
     <hyperlink ref="F249" r:id="rId_hyperlink_437"/>
-    <hyperlink ref="H248" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="F250" r:id="rId_hyperlink_438"/>
     <hyperlink ref="H249" r:id="rId_hyperlink_439"/>
-    <hyperlink ref="F250" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="H250" r:id="rId_hyperlink_440"/>
     <hyperlink ref="F251" r:id="rId_hyperlink_441"/>
     <hyperlink ref="F252" r:id="rId_hyperlink_442"/>
-    <hyperlink ref="H250" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="F253" r:id="rId_hyperlink_443"/>
     <hyperlink ref="H251" r:id="rId_hyperlink_444"/>
     <hyperlink ref="H252" r:id="rId_hyperlink_445"/>
-    <hyperlink ref="F253" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="H253" r:id="rId_hyperlink_446"/>
     <hyperlink ref="F254" r:id="rId_hyperlink_447"/>
-    <hyperlink ref="H253" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="F255" r:id="rId_hyperlink_448"/>
     <hyperlink ref="H254" r:id="rId_hyperlink_449"/>
-    <hyperlink ref="F255" r:id="rId_hyperlink_450"/>
-[...3 lines deleted...]
-    <hyperlink ref="F257" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="H255" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="F256" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="H256" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="F257" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="H257" r:id="rId_hyperlink_454"/>
     <hyperlink ref="F258" r:id="rId_hyperlink_455"/>
-    <hyperlink ref="H257" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="F259" r:id="rId_hyperlink_456"/>
     <hyperlink ref="H258" r:id="rId_hyperlink_457"/>
-    <hyperlink ref="F259" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="H259" r:id="rId_hyperlink_458"/>
     <hyperlink ref="F260" r:id="rId_hyperlink_459"/>
-    <hyperlink ref="H259" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="F261" r:id="rId_hyperlink_460"/>
     <hyperlink ref="H260" r:id="rId_hyperlink_461"/>
-    <hyperlink ref="F261" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="H261" r:id="rId_hyperlink_462"/>
     <hyperlink ref="F262" r:id="rId_hyperlink_463"/>
-    <hyperlink ref="H261" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="F263" r:id="rId_hyperlink_464"/>
     <hyperlink ref="H262" r:id="rId_hyperlink_465"/>
     <hyperlink ref="H263" r:id="rId_hyperlink_466"/>
     <hyperlink ref="H264" r:id="rId_hyperlink_467"/>
-    <hyperlink ref="F265" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="H265" r:id="rId_hyperlink_468"/>
     <hyperlink ref="F266" r:id="rId_hyperlink_469"/>
-    <hyperlink ref="H265" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="F267" r:id="rId_hyperlink_470"/>
     <hyperlink ref="H266" r:id="rId_hyperlink_471"/>
-    <hyperlink ref="F267" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="H267" r:id="rId_hyperlink_472"/>
     <hyperlink ref="F268" r:id="rId_hyperlink_473"/>
-    <hyperlink ref="H267" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="F269" r:id="rId_hyperlink_474"/>
     <hyperlink ref="H268" r:id="rId_hyperlink_475"/>
-    <hyperlink ref="F269" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="H269" r:id="rId_hyperlink_476"/>
     <hyperlink ref="F270" r:id="rId_hyperlink_477"/>
-    <hyperlink ref="H269" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="F271" r:id="rId_hyperlink_478"/>
     <hyperlink ref="H270" r:id="rId_hyperlink_479"/>
-    <hyperlink ref="F271" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="H271" r:id="rId_hyperlink_480"/>
     <hyperlink ref="F272" r:id="rId_hyperlink_481"/>
     <hyperlink ref="F273" r:id="rId_hyperlink_482"/>
-    <hyperlink ref="H271" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="F274" r:id="rId_hyperlink_483"/>
     <hyperlink ref="H272" r:id="rId_hyperlink_484"/>
     <hyperlink ref="H273" r:id="rId_hyperlink_485"/>
-    <hyperlink ref="F274" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="H274" r:id="rId_hyperlink_486"/>
     <hyperlink ref="F275" r:id="rId_hyperlink_487"/>
     <hyperlink ref="F276" r:id="rId_hyperlink_488"/>
-    <hyperlink ref="H274" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="F277" r:id="rId_hyperlink_489"/>
     <hyperlink ref="H275" r:id="rId_hyperlink_490"/>
     <hyperlink ref="H276" r:id="rId_hyperlink_491"/>
-    <hyperlink ref="F277" r:id="rId_hyperlink_492"/>
-[...1 lines deleted...]
-    <hyperlink ref="F278" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="H277" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="F278" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="H278" r:id="rId_hyperlink_494"/>
     <hyperlink ref="F279" r:id="rId_hyperlink_495"/>
-    <hyperlink ref="H278" r:id="rId_hyperlink_496"/>
-    <hyperlink ref="F280" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="F280" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="H279" r:id="rId_hyperlink_497"/>
     <hyperlink ref="F281" r:id="rId_hyperlink_498"/>
     <hyperlink ref="F282" r:id="rId_hyperlink_499"/>
     <hyperlink ref="F283" r:id="rId_hyperlink_500"/>
     <hyperlink ref="F284" r:id="rId_hyperlink_501"/>
     <hyperlink ref="F285" r:id="rId_hyperlink_502"/>
     <hyperlink ref="F286" r:id="rId_hyperlink_503"/>
     <hyperlink ref="F287" r:id="rId_hyperlink_504"/>
-    <hyperlink ref="H286" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="F288" r:id="rId_hyperlink_505"/>
     <hyperlink ref="H287" r:id="rId_hyperlink_506"/>
-    <hyperlink ref="F288" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="H288" r:id="rId_hyperlink_507"/>
     <hyperlink ref="F289" r:id="rId_hyperlink_508"/>
-    <hyperlink ref="H288" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="F290" r:id="rId_hyperlink_509"/>
     <hyperlink ref="H289" r:id="rId_hyperlink_510"/>
-    <hyperlink ref="F290" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="H290" r:id="rId_hyperlink_511"/>
     <hyperlink ref="F291" r:id="rId_hyperlink_512"/>
-    <hyperlink ref="H290" r:id="rId_hyperlink_513"/>
-    <hyperlink ref="F292" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="F292" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="H291" r:id="rId_hyperlink_514"/>
     <hyperlink ref="F293" r:id="rId_hyperlink_515"/>
-    <hyperlink ref="H292" r:id="rId_hyperlink_516"/>
-    <hyperlink ref="F294" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="F294" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="H293" r:id="rId_hyperlink_517"/>
     <hyperlink ref="F295" r:id="rId_hyperlink_518"/>
-    <hyperlink ref="H294" r:id="rId_hyperlink_519"/>
-[...30 lines deleted...]
-    <hyperlink ref="F312" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="F296" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="H295" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="F297" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="F298" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="H297" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="F299" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="F300" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="H299" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="H300" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="F301" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="F302" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="H301" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="H302" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="F303" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="F304" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="H303" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="H304" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="F305" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="F306" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="H305" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="H306" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="F307" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="F308" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="H307" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="H308" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="F309" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="F310" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="H309" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="H310" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="F311" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="F312" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="H311" r:id="rId_hyperlink_550"/>
     <hyperlink ref="F313" r:id="rId_hyperlink_551"/>
-    <hyperlink ref="H311" r:id="rId_hyperlink_552"/>
-[...24 lines deleted...]
-    <hyperlink ref="F326" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="F314" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="F315" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="H313" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="H314" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="F316" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="F317" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="H316" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="H317" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="F318" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="F319" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="H318" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="H319" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="F320" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="F321" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="H320" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="H321" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="F322" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="H322" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="F323" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="F324" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="H323" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="H324" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="F325" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="F326" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="H325" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="H326" r:id="rId_hyperlink_577"/>
     <hyperlink ref="F327" r:id="rId_hyperlink_578"/>
-    <hyperlink ref="H325" r:id="rId_hyperlink_579"/>
-    <hyperlink ref="H326" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="F328" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="F329" r:id="rId_hyperlink_580"/>
     <hyperlink ref="H327" r:id="rId_hyperlink_581"/>
-    <hyperlink ref="F328" r:id="rId_hyperlink_582"/>
-[...107 lines deleted...]
-    <hyperlink ref="H382" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="H328" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="H329" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="F330" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="F331" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="H330" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="F332" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="F333" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="H332" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="H333" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="F334" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="F335" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="H334" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="H335" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="F336" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="F337" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="H336" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="H337" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="F338" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="F339" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="H338" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="H339" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="F340" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="F341" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="H340" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="H341" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="F342" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="F343" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="H342" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="H343" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="F344" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="F345" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="H344" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="H345" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="F346" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="F347" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="H346" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="H347" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="F348" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="F349" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="H348" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="H349" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="F350" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="H350" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="F351" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="F352" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="H351" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="H352" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="F353" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="F354" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="H353" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="H354" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="F355" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="F356" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="H355" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="H356" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="F357" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="F358" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="H357" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="H358" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="F359" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="F360" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="H359" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="H360" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="F361" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="F362" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="H361" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="H362" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="F363" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="F364" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="H363" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="H364" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="F365" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="F366" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="H365" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="H366" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="F367" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="F368" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="H367" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="H368" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="F369" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="F370" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="H369" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="H370" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="F371" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="F372" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="H371" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="H372" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="F373" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="F374" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="H373" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="H374" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="F375" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="F376" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="H375" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="H376" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="F377" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="F378" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="H377" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="H378" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="F379" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="F380" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="H379" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="H380" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="F381" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="F382" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="H381" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="H382" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="F383" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="F384" r:id="rId_hyperlink_690"/>
     <hyperlink ref="H383" r:id="rId_hyperlink_691"/>
     <hyperlink ref="H384" r:id="rId_hyperlink_692"/>
     <hyperlink ref="H385" r:id="rId_hyperlink_693"/>
     <hyperlink ref="H386" r:id="rId_hyperlink_694"/>
-    <hyperlink ref="F387" r:id="rId_hyperlink_695"/>
-[...1 lines deleted...]
-    <hyperlink ref="H388" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="H387" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="H388" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="F389" r:id="rId_hyperlink_697"/>
     <hyperlink ref="H389" r:id="rId_hyperlink_698"/>
-    <hyperlink ref="F390" r:id="rId_hyperlink_699"/>
-[...5 lines deleted...]
-    <hyperlink ref="H395" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="H390" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="H391" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="F392" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="F393" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="H394" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="H395" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="F396" r:id="rId_hyperlink_705"/>
     <hyperlink ref="H396" r:id="rId_hyperlink_706"/>
     <hyperlink ref="H397" r:id="rId_hyperlink_707"/>
     <hyperlink ref="H398" r:id="rId_hyperlink_708"/>
     <hyperlink ref="H399" r:id="rId_hyperlink_709"/>
     <hyperlink ref="H400" r:id="rId_hyperlink_710"/>
     <hyperlink ref="H401" r:id="rId_hyperlink_711"/>
     <hyperlink ref="H402" r:id="rId_hyperlink_712"/>
     <hyperlink ref="H403" r:id="rId_hyperlink_713"/>
     <hyperlink ref="H404" r:id="rId_hyperlink_714"/>
     <hyperlink ref="H405" r:id="rId_hyperlink_715"/>
     <hyperlink ref="H406" r:id="rId_hyperlink_716"/>
     <hyperlink ref="H407" r:id="rId_hyperlink_717"/>
     <hyperlink ref="H408" r:id="rId_hyperlink_718"/>
     <hyperlink ref="H409" r:id="rId_hyperlink_719"/>
     <hyperlink ref="H410" r:id="rId_hyperlink_720"/>
     <hyperlink ref="H411" r:id="rId_hyperlink_721"/>
     <hyperlink ref="H412" r:id="rId_hyperlink_722"/>
     <hyperlink ref="H413" r:id="rId_hyperlink_723"/>
     <hyperlink ref="H414" r:id="rId_hyperlink_724"/>
     <hyperlink ref="H415" r:id="rId_hyperlink_725"/>
     <hyperlink ref="H416" r:id="rId_hyperlink_726"/>
     <hyperlink ref="H417" r:id="rId_hyperlink_727"/>
     <hyperlink ref="H418" r:id="rId_hyperlink_728"/>
     <hyperlink ref="H419" r:id="rId_hyperlink_729"/>
     <hyperlink ref="H420" r:id="rId_hyperlink_730"/>
     <hyperlink ref="H421" r:id="rId_hyperlink_731"/>
     <hyperlink ref="H422" r:id="rId_hyperlink_732"/>
     <hyperlink ref="H423" r:id="rId_hyperlink_733"/>
     <hyperlink ref="H424" r:id="rId_hyperlink_734"/>
     <hyperlink ref="H425" r:id="rId_hyperlink_735"/>
     <hyperlink ref="H426" r:id="rId_hyperlink_736"/>
     <hyperlink ref="H427" r:id="rId_hyperlink_737"/>
     <hyperlink ref="H428" r:id="rId_hyperlink_738"/>
     <hyperlink ref="H429" r:id="rId_hyperlink_739"/>
     <hyperlink ref="H430" r:id="rId_hyperlink_740"/>
     <hyperlink ref="H431" r:id="rId_hyperlink_741"/>
     <hyperlink ref="H432" r:id="rId_hyperlink_742"/>
     <hyperlink ref="H433" r:id="rId_hyperlink_743"/>
     <hyperlink ref="H434" r:id="rId_hyperlink_744"/>
     <hyperlink ref="H435" r:id="rId_hyperlink_745"/>
-    <hyperlink ref="F436" r:id="rId_hyperlink_746"/>
-[...2 lines deleted...]
-    <hyperlink ref="H437" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="H436" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="H437" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="F438" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="F439" r:id="rId_hyperlink_749"/>
     <hyperlink ref="H438" r:id="rId_hyperlink_750"/>
     <hyperlink ref="H439" r:id="rId_hyperlink_751"/>
     <hyperlink ref="H440" r:id="rId_hyperlink_752"/>
     <hyperlink ref="H441" r:id="rId_hyperlink_753"/>
     <hyperlink ref="H442" r:id="rId_hyperlink_754"/>
     <hyperlink ref="H443" r:id="rId_hyperlink_755"/>
     <hyperlink ref="H444" r:id="rId_hyperlink_756"/>
     <hyperlink ref="H445" r:id="rId_hyperlink_757"/>
     <hyperlink ref="H446" r:id="rId_hyperlink_758"/>
     <hyperlink ref="H447" r:id="rId_hyperlink_759"/>
-    <hyperlink ref="F448" r:id="rId_hyperlink_760"/>
-[...5 lines deleted...]
-    <hyperlink ref="H451" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="H448" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="H449" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="F450" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="F451" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="H450" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="H451" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="F452" r:id="rId_hyperlink_766"/>
     <hyperlink ref="H452" r:id="rId_hyperlink_767"/>
     <hyperlink ref="H453" r:id="rId_hyperlink_768"/>
     <hyperlink ref="H454" r:id="rId_hyperlink_769"/>
     <hyperlink ref="H455" r:id="rId_hyperlink_770"/>
     <hyperlink ref="H456" r:id="rId_hyperlink_771"/>
     <hyperlink ref="H457" r:id="rId_hyperlink_772"/>
     <hyperlink ref="H458" r:id="rId_hyperlink_773"/>
     <hyperlink ref="H459" r:id="rId_hyperlink_774"/>
     <hyperlink ref="H460" r:id="rId_hyperlink_775"/>
     <hyperlink ref="H461" r:id="rId_hyperlink_776"/>
     <hyperlink ref="H462" r:id="rId_hyperlink_777"/>
     <hyperlink ref="H463" r:id="rId_hyperlink_778"/>
     <hyperlink ref="H464" r:id="rId_hyperlink_779"/>
     <hyperlink ref="H465" r:id="rId_hyperlink_780"/>
     <hyperlink ref="H466" r:id="rId_hyperlink_781"/>
     <hyperlink ref="H467" r:id="rId_hyperlink_782"/>
     <hyperlink ref="H468" r:id="rId_hyperlink_783"/>
     <hyperlink ref="H469" r:id="rId_hyperlink_784"/>
     <hyperlink ref="H470" r:id="rId_hyperlink_785"/>
     <hyperlink ref="H471" r:id="rId_hyperlink_786"/>
     <hyperlink ref="H472" r:id="rId_hyperlink_787"/>
     <hyperlink ref="H473" r:id="rId_hyperlink_788"/>
     <hyperlink ref="H474" r:id="rId_hyperlink_789"/>
     <hyperlink ref="H475" r:id="rId_hyperlink_790"/>
     <hyperlink ref="H476" r:id="rId_hyperlink_791"/>
     <hyperlink ref="H477" r:id="rId_hyperlink_792"/>
     <hyperlink ref="H478" r:id="rId_hyperlink_793"/>
     <hyperlink ref="H479" r:id="rId_hyperlink_794"/>
     <hyperlink ref="H480" r:id="rId_hyperlink_795"/>
     <hyperlink ref="H481" r:id="rId_hyperlink_796"/>
     <hyperlink ref="H482" r:id="rId_hyperlink_797"/>
-    <hyperlink ref="F483" r:id="rId_hyperlink_798"/>
-[...1 lines deleted...]
-    <hyperlink ref="H484" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="H483" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="H484" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="F485" r:id="rId_hyperlink_800"/>
     <hyperlink ref="H485" r:id="rId_hyperlink_801"/>
     <hyperlink ref="H486" r:id="rId_hyperlink_802"/>
     <hyperlink ref="H487" r:id="rId_hyperlink_803"/>
     <hyperlink ref="H488" r:id="rId_hyperlink_804"/>
     <hyperlink ref="H489" r:id="rId_hyperlink_805"/>
     <hyperlink ref="H490" r:id="rId_hyperlink_806"/>
-    <hyperlink ref="F491" r:id="rId_hyperlink_807"/>
-[...1 lines deleted...]
-    <hyperlink ref="H492" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="H491" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="H492" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="F493" r:id="rId_hyperlink_809"/>
     <hyperlink ref="H493" r:id="rId_hyperlink_810"/>
-    <hyperlink ref="F494" r:id="rId_hyperlink_811"/>
-[...11 lines deleted...]
-    <hyperlink ref="F502" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="H494" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="H495" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="F496" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="H496" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="H497" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="F498" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="H498" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="H499" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="F500" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="H500" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="F501" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="H501" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="H502" r:id="rId_hyperlink_823"/>
     <hyperlink ref="F503" r:id="rId_hyperlink_824"/>
-    <hyperlink ref="H501" r:id="rId_hyperlink_825"/>
-[...1 lines deleted...]
-    <hyperlink ref="F505" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="F504" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="F505" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="H503" r:id="rId_hyperlink_827"/>
     <hyperlink ref="F506" r:id="rId_hyperlink_828"/>
-    <hyperlink ref="H504" r:id="rId_hyperlink_829"/>
-    <hyperlink ref="H505" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="F507" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="F508" r:id="rId_hyperlink_830"/>
     <hyperlink ref="H506" r:id="rId_hyperlink_831"/>
-    <hyperlink ref="F507" r:id="rId_hyperlink_832"/>
-    <hyperlink ref="F508" r:id="rId_hyperlink_833"/>
+    <hyperlink ref="H507" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="H508" r:id="rId_hyperlink_833"/>
     <hyperlink ref="F509" r:id="rId_hyperlink_834"/>
-    <hyperlink ref="H507" r:id="rId_hyperlink_835"/>
-    <hyperlink ref="H508" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="F510" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="F511" r:id="rId_hyperlink_836"/>
     <hyperlink ref="H509" r:id="rId_hyperlink_837"/>
-    <hyperlink ref="F510" r:id="rId_hyperlink_838"/>
-[...32 lines deleted...]
-    <hyperlink ref="F527" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="H510" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="H511" r:id="rId_hyperlink_839"/>
+    <hyperlink ref="F512" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="H512" r:id="rId_hyperlink_841"/>
+    <hyperlink ref="F513" r:id="rId_hyperlink_842"/>
+    <hyperlink ref="F514" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="H513" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="H514" r:id="rId_hyperlink_845"/>
+    <hyperlink ref="F515" r:id="rId_hyperlink_846"/>
+    <hyperlink ref="H515" r:id="rId_hyperlink_847"/>
+    <hyperlink ref="F516" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="F517" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="H516" r:id="rId_hyperlink_850"/>
+    <hyperlink ref="H517" r:id="rId_hyperlink_851"/>
+    <hyperlink ref="F518" r:id="rId_hyperlink_852"/>
+    <hyperlink ref="F519" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="H518" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="H519" r:id="rId_hyperlink_855"/>
+    <hyperlink ref="F520" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="F521" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="H520" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="H521" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="F522" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="F523" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="H522" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="H523" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="F524" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="F525" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="H524" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="H525" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="F526" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="F527" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="H526" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="H527" r:id="rId_hyperlink_871"/>
     <hyperlink ref="F528" r:id="rId_hyperlink_872"/>
-    <hyperlink ref="H526" r:id="rId_hyperlink_873"/>
-    <hyperlink ref="H527" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="F529" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="F530" r:id="rId_hyperlink_874"/>
     <hyperlink ref="H528" r:id="rId_hyperlink_875"/>
-    <hyperlink ref="F529" r:id="rId_hyperlink_876"/>
-[...4 lines deleted...]
-    <hyperlink ref="F532" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="H529" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="H530" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="F531" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="F532" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="H531" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="H532" r:id="rId_hyperlink_881"/>
     <hyperlink ref="F533" r:id="rId_hyperlink_882"/>
-    <hyperlink ref="H531" r:id="rId_hyperlink_883"/>
-    <hyperlink ref="H532" r:id="rId_hyperlink_884"/>
+    <hyperlink ref="F534" r:id="rId_hyperlink_883"/>
+    <hyperlink ref="F535" r:id="rId_hyperlink_884"/>
     <hyperlink ref="H533" r:id="rId_hyperlink_885"/>
-    <hyperlink ref="F534" r:id="rId_hyperlink_886"/>
-[...30 lines deleted...]
-    <hyperlink ref="F552" r:id="rId_hyperlink_917"/>
+    <hyperlink ref="H534" r:id="rId_hyperlink_886"/>
+    <hyperlink ref="H535" r:id="rId_hyperlink_887"/>
+    <hyperlink ref="F536" r:id="rId_hyperlink_888"/>
+    <hyperlink ref="F537" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="H536" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="H537" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="F538" r:id="rId_hyperlink_892"/>
+    <hyperlink ref="F539" r:id="rId_hyperlink_893"/>
+    <hyperlink ref="H538" r:id="rId_hyperlink_894"/>
+    <hyperlink ref="H539" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="F540" r:id="rId_hyperlink_896"/>
+    <hyperlink ref="F541" r:id="rId_hyperlink_897"/>
+    <hyperlink ref="H540" r:id="rId_hyperlink_898"/>
+    <hyperlink ref="H541" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="F542" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="F543" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="H542" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="H543" r:id="rId_hyperlink_903"/>
+    <hyperlink ref="F544" r:id="rId_hyperlink_904"/>
+    <hyperlink ref="F545" r:id="rId_hyperlink_905"/>
+    <hyperlink ref="H544" r:id="rId_hyperlink_906"/>
+    <hyperlink ref="H545" r:id="rId_hyperlink_907"/>
+    <hyperlink ref="F546" r:id="rId_hyperlink_908"/>
+    <hyperlink ref="F547" r:id="rId_hyperlink_909"/>
+    <hyperlink ref="H546" r:id="rId_hyperlink_910"/>
+    <hyperlink ref="H547" r:id="rId_hyperlink_911"/>
+    <hyperlink ref="F548" r:id="rId_hyperlink_912"/>
+    <hyperlink ref="H548" r:id="rId_hyperlink_913"/>
+    <hyperlink ref="F549" r:id="rId_hyperlink_914"/>
+    <hyperlink ref="F550" r:id="rId_hyperlink_915"/>
+    <hyperlink ref="H551" r:id="rId_hyperlink_916"/>
+    <hyperlink ref="H552" r:id="rId_hyperlink_917"/>
     <hyperlink ref="F553" r:id="rId_hyperlink_918"/>
     <hyperlink ref="F554" r:id="rId_hyperlink_919"/>
-    <hyperlink ref="H554" r:id="rId_hyperlink_920"/>
-[...5 lines deleted...]
-    <hyperlink ref="F558" r:id="rId_hyperlink_926"/>
+    <hyperlink ref="F555" r:id="rId_hyperlink_920"/>
+    <hyperlink ref="F556" r:id="rId_hyperlink_921"/>
+    <hyperlink ref="H556" r:id="rId_hyperlink_922"/>
+    <hyperlink ref="F557" r:id="rId_hyperlink_923"/>
+    <hyperlink ref="H557" r:id="rId_hyperlink_924"/>
+    <hyperlink ref="F558" r:id="rId_hyperlink_925"/>
+    <hyperlink ref="H558" r:id="rId_hyperlink_926"/>
     <hyperlink ref="F559" r:id="rId_hyperlink_927"/>
-    <hyperlink ref="H557" r:id="rId_hyperlink_928"/>
-    <hyperlink ref="H558" r:id="rId_hyperlink_929"/>
+    <hyperlink ref="F560" r:id="rId_hyperlink_928"/>
+    <hyperlink ref="F561" r:id="rId_hyperlink_929"/>
     <hyperlink ref="H559" r:id="rId_hyperlink_930"/>
-    <hyperlink ref="F560" r:id="rId_hyperlink_931"/>
-    <hyperlink ref="F561" r:id="rId_hyperlink_932"/>
+    <hyperlink ref="H560" r:id="rId_hyperlink_931"/>
+    <hyperlink ref="H561" r:id="rId_hyperlink_932"/>
     <hyperlink ref="F562" r:id="rId_hyperlink_933"/>
-    <hyperlink ref="H560" r:id="rId_hyperlink_934"/>
-    <hyperlink ref="H561" r:id="rId_hyperlink_935"/>
+    <hyperlink ref="F563" r:id="rId_hyperlink_934"/>
+    <hyperlink ref="F564" r:id="rId_hyperlink_935"/>
     <hyperlink ref="H562" r:id="rId_hyperlink_936"/>
-    <hyperlink ref="F563" r:id="rId_hyperlink_937"/>
-    <hyperlink ref="F564" r:id="rId_hyperlink_938"/>
+    <hyperlink ref="H563" r:id="rId_hyperlink_937"/>
+    <hyperlink ref="H564" r:id="rId_hyperlink_938"/>
     <hyperlink ref="F565" r:id="rId_hyperlink_939"/>
     <hyperlink ref="F566" r:id="rId_hyperlink_940"/>
-    <hyperlink ref="H563" r:id="rId_hyperlink_941"/>
-    <hyperlink ref="H564" r:id="rId_hyperlink_942"/>
+    <hyperlink ref="F567" r:id="rId_hyperlink_941"/>
+    <hyperlink ref="F568" r:id="rId_hyperlink_942"/>
     <hyperlink ref="H565" r:id="rId_hyperlink_943"/>
     <hyperlink ref="H566" r:id="rId_hyperlink_944"/>
-    <hyperlink ref="F567" r:id="rId_hyperlink_945"/>
-[...4 lines deleted...]
-    <hyperlink ref="F570" r:id="rId_hyperlink_950"/>
+    <hyperlink ref="H567" r:id="rId_hyperlink_945"/>
+    <hyperlink ref="H568" r:id="rId_hyperlink_946"/>
+    <hyperlink ref="F569" r:id="rId_hyperlink_947"/>
+    <hyperlink ref="F570" r:id="rId_hyperlink_948"/>
+    <hyperlink ref="H569" r:id="rId_hyperlink_949"/>
+    <hyperlink ref="H570" r:id="rId_hyperlink_950"/>
     <hyperlink ref="F571" r:id="rId_hyperlink_951"/>
-    <hyperlink ref="H569" r:id="rId_hyperlink_952"/>
-    <hyperlink ref="H570" r:id="rId_hyperlink_953"/>
+    <hyperlink ref="F572" r:id="rId_hyperlink_952"/>
+    <hyperlink ref="F573" r:id="rId_hyperlink_953"/>
     <hyperlink ref="H571" r:id="rId_hyperlink_954"/>
-    <hyperlink ref="F572" r:id="rId_hyperlink_955"/>
-[...4 lines deleted...]
-    <hyperlink ref="F575" r:id="rId_hyperlink_960"/>
+    <hyperlink ref="H572" r:id="rId_hyperlink_955"/>
+    <hyperlink ref="H573" r:id="rId_hyperlink_956"/>
+    <hyperlink ref="F574" r:id="rId_hyperlink_957"/>
+    <hyperlink ref="F575" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="H574" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="H575" r:id="rId_hyperlink_960"/>
     <hyperlink ref="F576" r:id="rId_hyperlink_961"/>
     <hyperlink ref="F577" r:id="rId_hyperlink_962"/>
     <hyperlink ref="F578" r:id="rId_hyperlink_963"/>
     <hyperlink ref="F579" r:id="rId_hyperlink_964"/>
     <hyperlink ref="F580" r:id="rId_hyperlink_965"/>
     <hyperlink ref="F581" r:id="rId_hyperlink_966"/>
     <hyperlink ref="F582" r:id="rId_hyperlink_967"/>
     <hyperlink ref="F583" r:id="rId_hyperlink_968"/>
     <hyperlink ref="F584" r:id="rId_hyperlink_969"/>
     <hyperlink ref="F585" r:id="rId_hyperlink_970"/>
-    <hyperlink ref="H584" r:id="rId_hyperlink_971"/>
-    <hyperlink ref="H585" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="F586" r:id="rId_hyperlink_971"/>
+    <hyperlink ref="F587" r:id="rId_hyperlink_972"/>
     <hyperlink ref="H586" r:id="rId_hyperlink_973"/>
-    <hyperlink ref="F587" r:id="rId_hyperlink_974"/>
-[...1 lines deleted...]
-    <hyperlink ref="H588" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="H587" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="H588" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="F589" r:id="rId_hyperlink_976"/>
     <hyperlink ref="H589" r:id="rId_hyperlink_977"/>
-    <hyperlink ref="F590" r:id="rId_hyperlink_978"/>
-[...4 lines deleted...]
-    <hyperlink ref="H593" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="H590" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="H591" r:id="rId_hyperlink_979"/>
+    <hyperlink ref="F592" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="H592" r:id="rId_hyperlink_981"/>
+    <hyperlink ref="H593" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="F594" r:id="rId_hyperlink_983"/>
     <hyperlink ref="H594" r:id="rId_hyperlink_984"/>
-    <hyperlink ref="F595" r:id="rId_hyperlink_985"/>
-[...6 lines deleted...]
-    <hyperlink ref="F600" r:id="rId_hyperlink_992"/>
+    <hyperlink ref="H595" r:id="rId_hyperlink_985"/>
+    <hyperlink ref="H596" r:id="rId_hyperlink_986"/>
+    <hyperlink ref="F597" r:id="rId_hyperlink_987"/>
+    <hyperlink ref="H597" r:id="rId_hyperlink_988"/>
+    <hyperlink ref="H598" r:id="rId_hyperlink_989"/>
+    <hyperlink ref="F599" r:id="rId_hyperlink_990"/>
+    <hyperlink ref="H599" r:id="rId_hyperlink_991"/>
+    <hyperlink ref="H600" r:id="rId_hyperlink_992"/>
     <hyperlink ref="F601" r:id="rId_hyperlink_993"/>
-    <hyperlink ref="H599" r:id="rId_hyperlink_994"/>
-    <hyperlink ref="H600" r:id="rId_hyperlink_995"/>
+    <hyperlink ref="F602" r:id="rId_hyperlink_994"/>
+    <hyperlink ref="F603" r:id="rId_hyperlink_995"/>
     <hyperlink ref="H601" r:id="rId_hyperlink_996"/>
     <hyperlink ref="H602" r:id="rId_hyperlink_997"/>
     <hyperlink ref="H603" r:id="rId_hyperlink_998"/>
     <hyperlink ref="H604" r:id="rId_hyperlink_999"/>
     <hyperlink ref="H605" r:id="rId_hyperlink_1000"/>
     <hyperlink ref="H606" r:id="rId_hyperlink_1001"/>
     <hyperlink ref="H607" r:id="rId_hyperlink_1002"/>
     <hyperlink ref="H608" r:id="rId_hyperlink_1003"/>
     <hyperlink ref="H609" r:id="rId_hyperlink_1004"/>
     <hyperlink ref="H610" r:id="rId_hyperlink_1005"/>
     <hyperlink ref="H611" r:id="rId_hyperlink_1006"/>
     <hyperlink ref="H612" r:id="rId_hyperlink_1007"/>
     <hyperlink ref="H613" r:id="rId_hyperlink_1008"/>
     <hyperlink ref="H614" r:id="rId_hyperlink_1009"/>
     <hyperlink ref="H615" r:id="rId_hyperlink_1010"/>
     <hyperlink ref="H616" r:id="rId_hyperlink_1011"/>
     <hyperlink ref="H617" r:id="rId_hyperlink_1012"/>
-    <hyperlink ref="F618" r:id="rId_hyperlink_1013"/>
-[...1 lines deleted...]
-    <hyperlink ref="H619" r:id="rId_hyperlink_1015"/>
+    <hyperlink ref="H618" r:id="rId_hyperlink_1013"/>
+    <hyperlink ref="H619" r:id="rId_hyperlink_1014"/>
+    <hyperlink ref="F620" r:id="rId_hyperlink_1015"/>
     <hyperlink ref="H620" r:id="rId_hyperlink_1016"/>
     <hyperlink ref="H621" r:id="rId_hyperlink_1017"/>
     <hyperlink ref="H622" r:id="rId_hyperlink_1018"/>
-    <hyperlink ref="F623" r:id="rId_hyperlink_1019"/>
-[...5 lines deleted...]
-    <hyperlink ref="H626" r:id="rId_hyperlink_1025"/>
+    <hyperlink ref="H623" r:id="rId_hyperlink_1019"/>
+    <hyperlink ref="H624" r:id="rId_hyperlink_1020"/>
+    <hyperlink ref="F625" r:id="rId_hyperlink_1021"/>
+    <hyperlink ref="F626" r:id="rId_hyperlink_1022"/>
+    <hyperlink ref="H625" r:id="rId_hyperlink_1023"/>
+    <hyperlink ref="H626" r:id="rId_hyperlink_1024"/>
+    <hyperlink ref="F627" r:id="rId_hyperlink_1025"/>
     <hyperlink ref="H627" r:id="rId_hyperlink_1026"/>
-    <hyperlink ref="F628" r:id="rId_hyperlink_1027"/>
-[...1 lines deleted...]
-    <hyperlink ref="H629" r:id="rId_hyperlink_1029"/>
+    <hyperlink ref="H628" r:id="rId_hyperlink_1027"/>
+    <hyperlink ref="H629" r:id="rId_hyperlink_1028"/>
+    <hyperlink ref="F630" r:id="rId_hyperlink_1029"/>
     <hyperlink ref="H630" r:id="rId_hyperlink_1030"/>
     <hyperlink ref="H631" r:id="rId_hyperlink_1031"/>
     <hyperlink ref="H632" r:id="rId_hyperlink_1032"/>
     <hyperlink ref="H633" r:id="rId_hyperlink_1033"/>
-    <hyperlink ref="F634" r:id="rId_hyperlink_1034"/>
-[...1 lines deleted...]
-    <hyperlink ref="H635" r:id="rId_hyperlink_1036"/>
+    <hyperlink ref="H634" r:id="rId_hyperlink_1034"/>
+    <hyperlink ref="H635" r:id="rId_hyperlink_1035"/>
+    <hyperlink ref="F636" r:id="rId_hyperlink_1036"/>
     <hyperlink ref="H636" r:id="rId_hyperlink_1037"/>
     <hyperlink ref="H637" r:id="rId_hyperlink_1038"/>
     <hyperlink ref="H638" r:id="rId_hyperlink_1039"/>
-    <hyperlink ref="F639" r:id="rId_hyperlink_1040"/>
-[...5 lines deleted...]
-    <hyperlink ref="H642" r:id="rId_hyperlink_1046"/>
+    <hyperlink ref="H639" r:id="rId_hyperlink_1040"/>
+    <hyperlink ref="H640" r:id="rId_hyperlink_1041"/>
+    <hyperlink ref="F641" r:id="rId_hyperlink_1042"/>
+    <hyperlink ref="F642" r:id="rId_hyperlink_1043"/>
+    <hyperlink ref="H641" r:id="rId_hyperlink_1044"/>
+    <hyperlink ref="H642" r:id="rId_hyperlink_1045"/>
+    <hyperlink ref="F643" r:id="rId_hyperlink_1046"/>
     <hyperlink ref="H643" r:id="rId_hyperlink_1047"/>
     <hyperlink ref="H644" r:id="rId_hyperlink_1048"/>
     <hyperlink ref="H645" r:id="rId_hyperlink_1049"/>
     <hyperlink ref="H646" r:id="rId_hyperlink_1050"/>
     <hyperlink ref="H647" r:id="rId_hyperlink_1051"/>
     <hyperlink ref="H648" r:id="rId_hyperlink_1052"/>
     <hyperlink ref="H649" r:id="rId_hyperlink_1053"/>
-    <hyperlink ref="F650" r:id="rId_hyperlink_1054"/>
-[...1 lines deleted...]
-    <hyperlink ref="H651" r:id="rId_hyperlink_1056"/>
+    <hyperlink ref="H650" r:id="rId_hyperlink_1054"/>
+    <hyperlink ref="H651" r:id="rId_hyperlink_1055"/>
+    <hyperlink ref="F652" r:id="rId_hyperlink_1056"/>
     <hyperlink ref="H652" r:id="rId_hyperlink_1057"/>
     <hyperlink ref="H653" r:id="rId_hyperlink_1058"/>
     <hyperlink ref="H654" r:id="rId_hyperlink_1059"/>
-    <hyperlink ref="F655" r:id="rId_hyperlink_1060"/>
-[...19 lines deleted...]
-    <hyperlink ref="F667" r:id="rId_hyperlink_1080"/>
+    <hyperlink ref="H655" r:id="rId_hyperlink_1060"/>
+    <hyperlink ref="H656" r:id="rId_hyperlink_1061"/>
+    <hyperlink ref="F657" r:id="rId_hyperlink_1062"/>
+    <hyperlink ref="H657" r:id="rId_hyperlink_1063"/>
+    <hyperlink ref="H658" r:id="rId_hyperlink_1064"/>
+    <hyperlink ref="F659" r:id="rId_hyperlink_1065"/>
+    <hyperlink ref="F660" r:id="rId_hyperlink_1066"/>
+    <hyperlink ref="H659" r:id="rId_hyperlink_1067"/>
+    <hyperlink ref="F661" r:id="rId_hyperlink_1068"/>
+    <hyperlink ref="F662" r:id="rId_hyperlink_1069"/>
+    <hyperlink ref="H661" r:id="rId_hyperlink_1070"/>
+    <hyperlink ref="H662" r:id="rId_hyperlink_1071"/>
+    <hyperlink ref="F663" r:id="rId_hyperlink_1072"/>
+    <hyperlink ref="F664" r:id="rId_hyperlink_1073"/>
+    <hyperlink ref="H663" r:id="rId_hyperlink_1074"/>
+    <hyperlink ref="F665" r:id="rId_hyperlink_1075"/>
+    <hyperlink ref="F666" r:id="rId_hyperlink_1076"/>
+    <hyperlink ref="H665" r:id="rId_hyperlink_1077"/>
+    <hyperlink ref="H666" r:id="rId_hyperlink_1078"/>
+    <hyperlink ref="F667" r:id="rId_hyperlink_1079"/>
+    <hyperlink ref="F668" r:id="rId_hyperlink_1080"/>
     <hyperlink ref="H667" r:id="rId_hyperlink_1081"/>
-    <hyperlink ref="F668" r:id="rId_hyperlink_1082"/>
-[...4 lines deleted...]
-    <hyperlink ref="F671" r:id="rId_hyperlink_1087"/>
+    <hyperlink ref="F669" r:id="rId_hyperlink_1082"/>
+    <hyperlink ref="H669" r:id="rId_hyperlink_1083"/>
+    <hyperlink ref="F670" r:id="rId_hyperlink_1084"/>
+    <hyperlink ref="H670" r:id="rId_hyperlink_1085"/>
+    <hyperlink ref="F671" r:id="rId_hyperlink_1086"/>
+    <hyperlink ref="H671" r:id="rId_hyperlink_1087"/>
     <hyperlink ref="F672" r:id="rId_hyperlink_1088"/>
     <hyperlink ref="F673" r:id="rId_hyperlink_1089"/>
     <hyperlink ref="F674" r:id="rId_hyperlink_1090"/>
     <hyperlink ref="F675" r:id="rId_hyperlink_1091"/>
     <hyperlink ref="F676" r:id="rId_hyperlink_1092"/>
     <hyperlink ref="F677" r:id="rId_hyperlink_1093"/>
     <hyperlink ref="F678" r:id="rId_hyperlink_1094"/>
     <hyperlink ref="F679" r:id="rId_hyperlink_1095"/>
     <hyperlink ref="F680" r:id="rId_hyperlink_1096"/>
-    <hyperlink ref="H679" r:id="rId_hyperlink_1097"/>
-[...1 lines deleted...]
-    <hyperlink ref="H682" r:id="rId_hyperlink_1099"/>
+    <hyperlink ref="F681" r:id="rId_hyperlink_1097"/>
+    <hyperlink ref="F682" r:id="rId_hyperlink_1098"/>
+    <hyperlink ref="H681" r:id="rId_hyperlink_1099"/>
     <hyperlink ref="H683" r:id="rId_hyperlink_1100"/>
     <hyperlink ref="H684" r:id="rId_hyperlink_1101"/>
-    <hyperlink ref="F685" r:id="rId_hyperlink_1102"/>
-[...13 lines deleted...]
-    <hyperlink ref="F695" r:id="rId_hyperlink_1116"/>
+    <hyperlink ref="H685" r:id="rId_hyperlink_1102"/>
+    <hyperlink ref="H686" r:id="rId_hyperlink_1103"/>
+    <hyperlink ref="F687" r:id="rId_hyperlink_1104"/>
+    <hyperlink ref="H687" r:id="rId_hyperlink_1105"/>
+    <hyperlink ref="F688" r:id="rId_hyperlink_1106"/>
+    <hyperlink ref="F689" r:id="rId_hyperlink_1107"/>
+    <hyperlink ref="H690" r:id="rId_hyperlink_1108"/>
+    <hyperlink ref="H691" r:id="rId_hyperlink_1109"/>
+    <hyperlink ref="F692" r:id="rId_hyperlink_1110"/>
+    <hyperlink ref="F693" r:id="rId_hyperlink_1111"/>
+    <hyperlink ref="H692" r:id="rId_hyperlink_1112"/>
+    <hyperlink ref="H693" r:id="rId_hyperlink_1113"/>
+    <hyperlink ref="F694" r:id="rId_hyperlink_1114"/>
+    <hyperlink ref="F695" r:id="rId_hyperlink_1115"/>
+    <hyperlink ref="H694" r:id="rId_hyperlink_1116"/>
     <hyperlink ref="F696" r:id="rId_hyperlink_1117"/>
     <hyperlink ref="F697" r:id="rId_hyperlink_1118"/>
     <hyperlink ref="F698" r:id="rId_hyperlink_1119"/>
     <hyperlink ref="F699" r:id="rId_hyperlink_1120"/>
     <hyperlink ref="F700" r:id="rId_hyperlink_1121"/>
     <hyperlink ref="F701" r:id="rId_hyperlink_1122"/>
     <hyperlink ref="F702" r:id="rId_hyperlink_1123"/>
     <hyperlink ref="F703" r:id="rId_hyperlink_1124"/>
-    <hyperlink ref="H702" r:id="rId_hyperlink_1125"/>
-[...47 lines deleted...]
-    <hyperlink ref="F728" r:id="rId_hyperlink_1173"/>
+    <hyperlink ref="F704" r:id="rId_hyperlink_1125"/>
+    <hyperlink ref="F705" r:id="rId_hyperlink_1126"/>
+    <hyperlink ref="H704" r:id="rId_hyperlink_1127"/>
+    <hyperlink ref="H705" r:id="rId_hyperlink_1128"/>
+    <hyperlink ref="F706" r:id="rId_hyperlink_1129"/>
+    <hyperlink ref="H706" r:id="rId_hyperlink_1130"/>
+    <hyperlink ref="F707" r:id="rId_hyperlink_1131"/>
+    <hyperlink ref="F708" r:id="rId_hyperlink_1132"/>
+    <hyperlink ref="H707" r:id="rId_hyperlink_1133"/>
+    <hyperlink ref="H708" r:id="rId_hyperlink_1134"/>
+    <hyperlink ref="F709" r:id="rId_hyperlink_1135"/>
+    <hyperlink ref="H709" r:id="rId_hyperlink_1136"/>
+    <hyperlink ref="F710" r:id="rId_hyperlink_1137"/>
+    <hyperlink ref="H710" r:id="rId_hyperlink_1138"/>
+    <hyperlink ref="H711" r:id="rId_hyperlink_1139"/>
+    <hyperlink ref="F712" r:id="rId_hyperlink_1140"/>
+    <hyperlink ref="F713" r:id="rId_hyperlink_1141"/>
+    <hyperlink ref="H712" r:id="rId_hyperlink_1142"/>
+    <hyperlink ref="H713" r:id="rId_hyperlink_1143"/>
+    <hyperlink ref="F714" r:id="rId_hyperlink_1144"/>
+    <hyperlink ref="F715" r:id="rId_hyperlink_1145"/>
+    <hyperlink ref="H714" r:id="rId_hyperlink_1146"/>
+    <hyperlink ref="H715" r:id="rId_hyperlink_1147"/>
+    <hyperlink ref="F716" r:id="rId_hyperlink_1148"/>
+    <hyperlink ref="F717" r:id="rId_hyperlink_1149"/>
+    <hyperlink ref="H716" r:id="rId_hyperlink_1150"/>
+    <hyperlink ref="H717" r:id="rId_hyperlink_1151"/>
+    <hyperlink ref="F718" r:id="rId_hyperlink_1152"/>
+    <hyperlink ref="F719" r:id="rId_hyperlink_1153"/>
+    <hyperlink ref="H718" r:id="rId_hyperlink_1154"/>
+    <hyperlink ref="H719" r:id="rId_hyperlink_1155"/>
+    <hyperlink ref="F720" r:id="rId_hyperlink_1156"/>
+    <hyperlink ref="F721" r:id="rId_hyperlink_1157"/>
+    <hyperlink ref="H720" r:id="rId_hyperlink_1158"/>
+    <hyperlink ref="H721" r:id="rId_hyperlink_1159"/>
+    <hyperlink ref="F722" r:id="rId_hyperlink_1160"/>
+    <hyperlink ref="F723" r:id="rId_hyperlink_1161"/>
+    <hyperlink ref="H722" r:id="rId_hyperlink_1162"/>
+    <hyperlink ref="H723" r:id="rId_hyperlink_1163"/>
+    <hyperlink ref="F724" r:id="rId_hyperlink_1164"/>
+    <hyperlink ref="H724" r:id="rId_hyperlink_1165"/>
+    <hyperlink ref="F725" r:id="rId_hyperlink_1166"/>
+    <hyperlink ref="F726" r:id="rId_hyperlink_1167"/>
+    <hyperlink ref="H725" r:id="rId_hyperlink_1168"/>
+    <hyperlink ref="H726" r:id="rId_hyperlink_1169"/>
+    <hyperlink ref="F727" r:id="rId_hyperlink_1170"/>
+    <hyperlink ref="F728" r:id="rId_hyperlink_1171"/>
+    <hyperlink ref="H727" r:id="rId_hyperlink_1172"/>
+    <hyperlink ref="H728" r:id="rId_hyperlink_1173"/>
     <hyperlink ref="F729" r:id="rId_hyperlink_1174"/>
-    <hyperlink ref="H727" r:id="rId_hyperlink_1175"/>
-    <hyperlink ref="H728" r:id="rId_hyperlink_1176"/>
+    <hyperlink ref="F730" r:id="rId_hyperlink_1175"/>
+    <hyperlink ref="F731" r:id="rId_hyperlink_1176"/>
     <hyperlink ref="H729" r:id="rId_hyperlink_1177"/>
-    <hyperlink ref="F730" r:id="rId_hyperlink_1178"/>
-[...9 lines deleted...]
-    <hyperlink ref="F736" r:id="rId_hyperlink_1188"/>
+    <hyperlink ref="H730" r:id="rId_hyperlink_1178"/>
+    <hyperlink ref="H731" r:id="rId_hyperlink_1179"/>
+    <hyperlink ref="F732" r:id="rId_hyperlink_1180"/>
+    <hyperlink ref="F733" r:id="rId_hyperlink_1181"/>
+    <hyperlink ref="H732" r:id="rId_hyperlink_1182"/>
+    <hyperlink ref="F734" r:id="rId_hyperlink_1183"/>
+    <hyperlink ref="F735" r:id="rId_hyperlink_1184"/>
+    <hyperlink ref="H734" r:id="rId_hyperlink_1185"/>
+    <hyperlink ref="H735" r:id="rId_hyperlink_1186"/>
+    <hyperlink ref="F736" r:id="rId_hyperlink_1187"/>
+    <hyperlink ref="H736" r:id="rId_hyperlink_1188"/>
     <hyperlink ref="F737" r:id="rId_hyperlink_1189"/>
-    <hyperlink ref="H735" r:id="rId_hyperlink_1190"/>
-    <hyperlink ref="H736" r:id="rId_hyperlink_1191"/>
+    <hyperlink ref="F738" r:id="rId_hyperlink_1190"/>
+    <hyperlink ref="F739" r:id="rId_hyperlink_1191"/>
     <hyperlink ref="H737" r:id="rId_hyperlink_1192"/>
-    <hyperlink ref="F738" r:id="rId_hyperlink_1193"/>
-[...42 lines deleted...]
-    <hyperlink ref="F760" r:id="rId_hyperlink_1236"/>
+    <hyperlink ref="H738" r:id="rId_hyperlink_1193"/>
+    <hyperlink ref="H739" r:id="rId_hyperlink_1194"/>
+    <hyperlink ref="F740" r:id="rId_hyperlink_1195"/>
+    <hyperlink ref="F741" r:id="rId_hyperlink_1196"/>
+    <hyperlink ref="H740" r:id="rId_hyperlink_1197"/>
+    <hyperlink ref="H741" r:id="rId_hyperlink_1198"/>
+    <hyperlink ref="F742" r:id="rId_hyperlink_1199"/>
+    <hyperlink ref="F743" r:id="rId_hyperlink_1200"/>
+    <hyperlink ref="H742" r:id="rId_hyperlink_1201"/>
+    <hyperlink ref="H743" r:id="rId_hyperlink_1202"/>
+    <hyperlink ref="F744" r:id="rId_hyperlink_1203"/>
+    <hyperlink ref="F745" r:id="rId_hyperlink_1204"/>
+    <hyperlink ref="H744" r:id="rId_hyperlink_1205"/>
+    <hyperlink ref="H745" r:id="rId_hyperlink_1206"/>
+    <hyperlink ref="F746" r:id="rId_hyperlink_1207"/>
+    <hyperlink ref="F747" r:id="rId_hyperlink_1208"/>
+    <hyperlink ref="H746" r:id="rId_hyperlink_1209"/>
+    <hyperlink ref="H747" r:id="rId_hyperlink_1210"/>
+    <hyperlink ref="F748" r:id="rId_hyperlink_1211"/>
+    <hyperlink ref="F749" r:id="rId_hyperlink_1212"/>
+    <hyperlink ref="H748" r:id="rId_hyperlink_1213"/>
+    <hyperlink ref="H749" r:id="rId_hyperlink_1214"/>
+    <hyperlink ref="F750" r:id="rId_hyperlink_1215"/>
+    <hyperlink ref="F751" r:id="rId_hyperlink_1216"/>
+    <hyperlink ref="H750" r:id="rId_hyperlink_1217"/>
+    <hyperlink ref="H751" r:id="rId_hyperlink_1218"/>
+    <hyperlink ref="F752" r:id="rId_hyperlink_1219"/>
+    <hyperlink ref="F753" r:id="rId_hyperlink_1220"/>
+    <hyperlink ref="H752" r:id="rId_hyperlink_1221"/>
+    <hyperlink ref="H753" r:id="rId_hyperlink_1222"/>
+    <hyperlink ref="F754" r:id="rId_hyperlink_1223"/>
+    <hyperlink ref="F755" r:id="rId_hyperlink_1224"/>
+    <hyperlink ref="H754" r:id="rId_hyperlink_1225"/>
+    <hyperlink ref="H755" r:id="rId_hyperlink_1226"/>
+    <hyperlink ref="F756" r:id="rId_hyperlink_1227"/>
+    <hyperlink ref="F757" r:id="rId_hyperlink_1228"/>
+    <hyperlink ref="H756" r:id="rId_hyperlink_1229"/>
+    <hyperlink ref="H757" r:id="rId_hyperlink_1230"/>
+    <hyperlink ref="F758" r:id="rId_hyperlink_1231"/>
+    <hyperlink ref="F759" r:id="rId_hyperlink_1232"/>
+    <hyperlink ref="H758" r:id="rId_hyperlink_1233"/>
+    <hyperlink ref="H759" r:id="rId_hyperlink_1234"/>
+    <hyperlink ref="F760" r:id="rId_hyperlink_1235"/>
+    <hyperlink ref="F761" r:id="rId_hyperlink_1236"/>
     <hyperlink ref="H760" r:id="rId_hyperlink_1237"/>
-    <hyperlink ref="F761" r:id="rId_hyperlink_1238"/>
-[...39 lines deleted...]
-    <hyperlink ref="F782" r:id="rId_hyperlink_1278"/>
+    <hyperlink ref="F762" r:id="rId_hyperlink_1238"/>
+    <hyperlink ref="H762" r:id="rId_hyperlink_1239"/>
+    <hyperlink ref="F763" r:id="rId_hyperlink_1240"/>
+    <hyperlink ref="F764" r:id="rId_hyperlink_1241"/>
+    <hyperlink ref="H763" r:id="rId_hyperlink_1242"/>
+    <hyperlink ref="H764" r:id="rId_hyperlink_1243"/>
+    <hyperlink ref="F765" r:id="rId_hyperlink_1244"/>
+    <hyperlink ref="F766" r:id="rId_hyperlink_1245"/>
+    <hyperlink ref="H765" r:id="rId_hyperlink_1246"/>
+    <hyperlink ref="H766" r:id="rId_hyperlink_1247"/>
+    <hyperlink ref="F767" r:id="rId_hyperlink_1248"/>
+    <hyperlink ref="H767" r:id="rId_hyperlink_1249"/>
+    <hyperlink ref="F768" r:id="rId_hyperlink_1250"/>
+    <hyperlink ref="H768" r:id="rId_hyperlink_1251"/>
+    <hyperlink ref="H769" r:id="rId_hyperlink_1252"/>
+    <hyperlink ref="F770" r:id="rId_hyperlink_1253"/>
+    <hyperlink ref="F771" r:id="rId_hyperlink_1254"/>
+    <hyperlink ref="H770" r:id="rId_hyperlink_1255"/>
+    <hyperlink ref="H771" r:id="rId_hyperlink_1256"/>
+    <hyperlink ref="F772" r:id="rId_hyperlink_1257"/>
+    <hyperlink ref="F773" r:id="rId_hyperlink_1258"/>
+    <hyperlink ref="H772" r:id="rId_hyperlink_1259"/>
+    <hyperlink ref="H773" r:id="rId_hyperlink_1260"/>
+    <hyperlink ref="F774" r:id="rId_hyperlink_1261"/>
+    <hyperlink ref="H774" r:id="rId_hyperlink_1262"/>
+    <hyperlink ref="F775" r:id="rId_hyperlink_1263"/>
+    <hyperlink ref="F776" r:id="rId_hyperlink_1264"/>
+    <hyperlink ref="H775" r:id="rId_hyperlink_1265"/>
+    <hyperlink ref="H776" r:id="rId_hyperlink_1266"/>
+    <hyperlink ref="F777" r:id="rId_hyperlink_1267"/>
+    <hyperlink ref="F778" r:id="rId_hyperlink_1268"/>
+    <hyperlink ref="H777" r:id="rId_hyperlink_1269"/>
+    <hyperlink ref="H778" r:id="rId_hyperlink_1270"/>
+    <hyperlink ref="F779" r:id="rId_hyperlink_1271"/>
+    <hyperlink ref="F780" r:id="rId_hyperlink_1272"/>
+    <hyperlink ref="H779" r:id="rId_hyperlink_1273"/>
+    <hyperlink ref="H780" r:id="rId_hyperlink_1274"/>
+    <hyperlink ref="F781" r:id="rId_hyperlink_1275"/>
+    <hyperlink ref="F782" r:id="rId_hyperlink_1276"/>
+    <hyperlink ref="H781" r:id="rId_hyperlink_1277"/>
+    <hyperlink ref="H782" r:id="rId_hyperlink_1278"/>
     <hyperlink ref="F783" r:id="rId_hyperlink_1279"/>
-    <hyperlink ref="H781" r:id="rId_hyperlink_1280"/>
-[...10 lines deleted...]
-    <hyperlink ref="F789" r:id="rId_hyperlink_1291"/>
+    <hyperlink ref="F784" r:id="rId_hyperlink_1280"/>
+    <hyperlink ref="F785" r:id="rId_hyperlink_1281"/>
+    <hyperlink ref="H783" r:id="rId_hyperlink_1282"/>
+    <hyperlink ref="H784" r:id="rId_hyperlink_1283"/>
+    <hyperlink ref="F786" r:id="rId_hyperlink_1284"/>
+    <hyperlink ref="F787" r:id="rId_hyperlink_1285"/>
+    <hyperlink ref="H786" r:id="rId_hyperlink_1286"/>
+    <hyperlink ref="H787" r:id="rId_hyperlink_1287"/>
+    <hyperlink ref="F788" r:id="rId_hyperlink_1288"/>
+    <hyperlink ref="F789" r:id="rId_hyperlink_1289"/>
+    <hyperlink ref="H788" r:id="rId_hyperlink_1290"/>
+    <hyperlink ref="H789" r:id="rId_hyperlink_1291"/>
     <hyperlink ref="F790" r:id="rId_hyperlink_1292"/>
     <hyperlink ref="F791" r:id="rId_hyperlink_1293"/>
     <hyperlink ref="F792" r:id="rId_hyperlink_1294"/>
     <hyperlink ref="F793" r:id="rId_hyperlink_1295"/>
     <hyperlink ref="F794" r:id="rId_hyperlink_1296"/>
     <hyperlink ref="F795" r:id="rId_hyperlink_1297"/>
     <hyperlink ref="F796" r:id="rId_hyperlink_1298"/>
     <hyperlink ref="F797" r:id="rId_hyperlink_1299"/>
     <hyperlink ref="F798" r:id="rId_hyperlink_1300"/>
     <hyperlink ref="F799" r:id="rId_hyperlink_1301"/>
     <hyperlink ref="F800" r:id="rId_hyperlink_1302"/>
-    <hyperlink ref="H798" r:id="rId_hyperlink_1303"/>
-    <hyperlink ref="H799" r:id="rId_hyperlink_1304"/>
+    <hyperlink ref="F801" r:id="rId_hyperlink_1303"/>
+    <hyperlink ref="F802" r:id="rId_hyperlink_1304"/>
     <hyperlink ref="H800" r:id="rId_hyperlink_1305"/>
-    <hyperlink ref="F801" r:id="rId_hyperlink_1306"/>
-[...6 lines deleted...]
-    <hyperlink ref="F805" r:id="rId_hyperlink_1313"/>
+    <hyperlink ref="H801" r:id="rId_hyperlink_1306"/>
+    <hyperlink ref="H802" r:id="rId_hyperlink_1307"/>
+    <hyperlink ref="F803" r:id="rId_hyperlink_1308"/>
+    <hyperlink ref="F804" r:id="rId_hyperlink_1309"/>
+    <hyperlink ref="H803" r:id="rId_hyperlink_1310"/>
+    <hyperlink ref="H804" r:id="rId_hyperlink_1311"/>
+    <hyperlink ref="F805" r:id="rId_hyperlink_1312"/>
+    <hyperlink ref="F806" r:id="rId_hyperlink_1313"/>
     <hyperlink ref="H805" r:id="rId_hyperlink_1314"/>
-    <hyperlink ref="F806" r:id="rId_hyperlink_1315"/>
-[...19 lines deleted...]
-    <hyperlink ref="F817" r:id="rId_hyperlink_1335"/>
+    <hyperlink ref="F807" r:id="rId_hyperlink_1315"/>
+    <hyperlink ref="H807" r:id="rId_hyperlink_1316"/>
+    <hyperlink ref="F808" r:id="rId_hyperlink_1317"/>
+    <hyperlink ref="F809" r:id="rId_hyperlink_1318"/>
+    <hyperlink ref="H808" r:id="rId_hyperlink_1319"/>
+    <hyperlink ref="F810" r:id="rId_hyperlink_1320"/>
+    <hyperlink ref="F811" r:id="rId_hyperlink_1321"/>
+    <hyperlink ref="H810" r:id="rId_hyperlink_1322"/>
+    <hyperlink ref="H811" r:id="rId_hyperlink_1323"/>
+    <hyperlink ref="F812" r:id="rId_hyperlink_1324"/>
+    <hyperlink ref="F813" r:id="rId_hyperlink_1325"/>
+    <hyperlink ref="H812" r:id="rId_hyperlink_1326"/>
+    <hyperlink ref="H813" r:id="rId_hyperlink_1327"/>
+    <hyperlink ref="F814" r:id="rId_hyperlink_1328"/>
+    <hyperlink ref="F815" r:id="rId_hyperlink_1329"/>
+    <hyperlink ref="H814" r:id="rId_hyperlink_1330"/>
+    <hyperlink ref="H815" r:id="rId_hyperlink_1331"/>
+    <hyperlink ref="F816" r:id="rId_hyperlink_1332"/>
+    <hyperlink ref="F817" r:id="rId_hyperlink_1333"/>
+    <hyperlink ref="H816" r:id="rId_hyperlink_1334"/>
+    <hyperlink ref="H817" r:id="rId_hyperlink_1335"/>
     <hyperlink ref="F818" r:id="rId_hyperlink_1336"/>
     <hyperlink ref="F819" r:id="rId_hyperlink_1337"/>
-    <hyperlink ref="H818" r:id="rId_hyperlink_1338"/>
-[...126 lines deleted...]
-    <hyperlink ref="F887" r:id="rId_hyperlink_1465"/>
+    <hyperlink ref="F820" r:id="rId_hyperlink_1338"/>
+    <hyperlink ref="F821" r:id="rId_hyperlink_1339"/>
+    <hyperlink ref="H820" r:id="rId_hyperlink_1340"/>
+    <hyperlink ref="H821" r:id="rId_hyperlink_1341"/>
+    <hyperlink ref="F822" r:id="rId_hyperlink_1342"/>
+    <hyperlink ref="F823" r:id="rId_hyperlink_1343"/>
+    <hyperlink ref="H822" r:id="rId_hyperlink_1344"/>
+    <hyperlink ref="H823" r:id="rId_hyperlink_1345"/>
+    <hyperlink ref="F824" r:id="rId_hyperlink_1346"/>
+    <hyperlink ref="F825" r:id="rId_hyperlink_1347"/>
+    <hyperlink ref="H824" r:id="rId_hyperlink_1348"/>
+    <hyperlink ref="H825" r:id="rId_hyperlink_1349"/>
+    <hyperlink ref="F826" r:id="rId_hyperlink_1350"/>
+    <hyperlink ref="F827" r:id="rId_hyperlink_1351"/>
+    <hyperlink ref="H826" r:id="rId_hyperlink_1352"/>
+    <hyperlink ref="H827" r:id="rId_hyperlink_1353"/>
+    <hyperlink ref="F828" r:id="rId_hyperlink_1354"/>
+    <hyperlink ref="F829" r:id="rId_hyperlink_1355"/>
+    <hyperlink ref="H828" r:id="rId_hyperlink_1356"/>
+    <hyperlink ref="H829" r:id="rId_hyperlink_1357"/>
+    <hyperlink ref="F830" r:id="rId_hyperlink_1358"/>
+    <hyperlink ref="F831" r:id="rId_hyperlink_1359"/>
+    <hyperlink ref="H830" r:id="rId_hyperlink_1360"/>
+    <hyperlink ref="H831" r:id="rId_hyperlink_1361"/>
+    <hyperlink ref="F832" r:id="rId_hyperlink_1362"/>
+    <hyperlink ref="F833" r:id="rId_hyperlink_1363"/>
+    <hyperlink ref="H832" r:id="rId_hyperlink_1364"/>
+    <hyperlink ref="H833" r:id="rId_hyperlink_1365"/>
+    <hyperlink ref="F834" r:id="rId_hyperlink_1366"/>
+    <hyperlink ref="F835" r:id="rId_hyperlink_1367"/>
+    <hyperlink ref="H834" r:id="rId_hyperlink_1368"/>
+    <hyperlink ref="H835" r:id="rId_hyperlink_1369"/>
+    <hyperlink ref="F836" r:id="rId_hyperlink_1370"/>
+    <hyperlink ref="F837" r:id="rId_hyperlink_1371"/>
+    <hyperlink ref="H836" r:id="rId_hyperlink_1372"/>
+    <hyperlink ref="H837" r:id="rId_hyperlink_1373"/>
+    <hyperlink ref="F838" r:id="rId_hyperlink_1374"/>
+    <hyperlink ref="F839" r:id="rId_hyperlink_1375"/>
+    <hyperlink ref="H838" r:id="rId_hyperlink_1376"/>
+    <hyperlink ref="H839" r:id="rId_hyperlink_1377"/>
+    <hyperlink ref="F840" r:id="rId_hyperlink_1378"/>
+    <hyperlink ref="F841" r:id="rId_hyperlink_1379"/>
+    <hyperlink ref="H840" r:id="rId_hyperlink_1380"/>
+    <hyperlink ref="H841" r:id="rId_hyperlink_1381"/>
+    <hyperlink ref="F842" r:id="rId_hyperlink_1382"/>
+    <hyperlink ref="H842" r:id="rId_hyperlink_1383"/>
+    <hyperlink ref="H843" r:id="rId_hyperlink_1384"/>
+    <hyperlink ref="F844" r:id="rId_hyperlink_1385"/>
+    <hyperlink ref="F845" r:id="rId_hyperlink_1386"/>
+    <hyperlink ref="H844" r:id="rId_hyperlink_1387"/>
+    <hyperlink ref="H845" r:id="rId_hyperlink_1388"/>
+    <hyperlink ref="F846" r:id="rId_hyperlink_1389"/>
+    <hyperlink ref="F847" r:id="rId_hyperlink_1390"/>
+    <hyperlink ref="H846" r:id="rId_hyperlink_1391"/>
+    <hyperlink ref="H847" r:id="rId_hyperlink_1392"/>
+    <hyperlink ref="F848" r:id="rId_hyperlink_1393"/>
+    <hyperlink ref="F849" r:id="rId_hyperlink_1394"/>
+    <hyperlink ref="H848" r:id="rId_hyperlink_1395"/>
+    <hyperlink ref="F850" r:id="rId_hyperlink_1396"/>
+    <hyperlink ref="F851" r:id="rId_hyperlink_1397"/>
+    <hyperlink ref="H850" r:id="rId_hyperlink_1398"/>
+    <hyperlink ref="H851" r:id="rId_hyperlink_1399"/>
+    <hyperlink ref="F852" r:id="rId_hyperlink_1400"/>
+    <hyperlink ref="F853" r:id="rId_hyperlink_1401"/>
+    <hyperlink ref="H852" r:id="rId_hyperlink_1402"/>
+    <hyperlink ref="H853" r:id="rId_hyperlink_1403"/>
+    <hyperlink ref="F854" r:id="rId_hyperlink_1404"/>
+    <hyperlink ref="F855" r:id="rId_hyperlink_1405"/>
+    <hyperlink ref="H854" r:id="rId_hyperlink_1406"/>
+    <hyperlink ref="H855" r:id="rId_hyperlink_1407"/>
+    <hyperlink ref="F856" r:id="rId_hyperlink_1408"/>
+    <hyperlink ref="F857" r:id="rId_hyperlink_1409"/>
+    <hyperlink ref="H856" r:id="rId_hyperlink_1410"/>
+    <hyperlink ref="F858" r:id="rId_hyperlink_1411"/>
+    <hyperlink ref="F859" r:id="rId_hyperlink_1412"/>
+    <hyperlink ref="H858" r:id="rId_hyperlink_1413"/>
+    <hyperlink ref="H859" r:id="rId_hyperlink_1414"/>
+    <hyperlink ref="F860" r:id="rId_hyperlink_1415"/>
+    <hyperlink ref="F861" r:id="rId_hyperlink_1416"/>
+    <hyperlink ref="H860" r:id="rId_hyperlink_1417"/>
+    <hyperlink ref="H861" r:id="rId_hyperlink_1418"/>
+    <hyperlink ref="F862" r:id="rId_hyperlink_1419"/>
+    <hyperlink ref="F863" r:id="rId_hyperlink_1420"/>
+    <hyperlink ref="H862" r:id="rId_hyperlink_1421"/>
+    <hyperlink ref="F864" r:id="rId_hyperlink_1422"/>
+    <hyperlink ref="F865" r:id="rId_hyperlink_1423"/>
+    <hyperlink ref="H864" r:id="rId_hyperlink_1424"/>
+    <hyperlink ref="H865" r:id="rId_hyperlink_1425"/>
+    <hyperlink ref="F866" r:id="rId_hyperlink_1426"/>
+    <hyperlink ref="F867" r:id="rId_hyperlink_1427"/>
+    <hyperlink ref="H866" r:id="rId_hyperlink_1428"/>
+    <hyperlink ref="F868" r:id="rId_hyperlink_1429"/>
+    <hyperlink ref="F869" r:id="rId_hyperlink_1430"/>
+    <hyperlink ref="H868" r:id="rId_hyperlink_1431"/>
+    <hyperlink ref="H869" r:id="rId_hyperlink_1432"/>
+    <hyperlink ref="F870" r:id="rId_hyperlink_1433"/>
+    <hyperlink ref="F871" r:id="rId_hyperlink_1434"/>
+    <hyperlink ref="H870" r:id="rId_hyperlink_1435"/>
+    <hyperlink ref="H871" r:id="rId_hyperlink_1436"/>
+    <hyperlink ref="F872" r:id="rId_hyperlink_1437"/>
+    <hyperlink ref="F873" r:id="rId_hyperlink_1438"/>
+    <hyperlink ref="H872" r:id="rId_hyperlink_1439"/>
+    <hyperlink ref="H873" r:id="rId_hyperlink_1440"/>
+    <hyperlink ref="F874" r:id="rId_hyperlink_1441"/>
+    <hyperlink ref="F875" r:id="rId_hyperlink_1442"/>
+    <hyperlink ref="H874" r:id="rId_hyperlink_1443"/>
+    <hyperlink ref="F876" r:id="rId_hyperlink_1444"/>
+    <hyperlink ref="F877" r:id="rId_hyperlink_1445"/>
+    <hyperlink ref="H876" r:id="rId_hyperlink_1446"/>
+    <hyperlink ref="H877" r:id="rId_hyperlink_1447"/>
+    <hyperlink ref="F878" r:id="rId_hyperlink_1448"/>
+    <hyperlink ref="F879" r:id="rId_hyperlink_1449"/>
+    <hyperlink ref="H878" r:id="rId_hyperlink_1450"/>
+    <hyperlink ref="H879" r:id="rId_hyperlink_1451"/>
+    <hyperlink ref="F880" r:id="rId_hyperlink_1452"/>
+    <hyperlink ref="F881" r:id="rId_hyperlink_1453"/>
+    <hyperlink ref="H880" r:id="rId_hyperlink_1454"/>
+    <hyperlink ref="H881" r:id="rId_hyperlink_1455"/>
+    <hyperlink ref="F882" r:id="rId_hyperlink_1456"/>
+    <hyperlink ref="F883" r:id="rId_hyperlink_1457"/>
+    <hyperlink ref="H882" r:id="rId_hyperlink_1458"/>
+    <hyperlink ref="F884" r:id="rId_hyperlink_1459"/>
+    <hyperlink ref="F885" r:id="rId_hyperlink_1460"/>
+    <hyperlink ref="H884" r:id="rId_hyperlink_1461"/>
+    <hyperlink ref="H885" r:id="rId_hyperlink_1462"/>
+    <hyperlink ref="F886" r:id="rId_hyperlink_1463"/>
+    <hyperlink ref="F887" r:id="rId_hyperlink_1464"/>
+    <hyperlink ref="H886" r:id="rId_hyperlink_1465"/>
     <hyperlink ref="F888" r:id="rId_hyperlink_1466"/>
     <hyperlink ref="F889" r:id="rId_hyperlink_1467"/>
     <hyperlink ref="F890" r:id="rId_hyperlink_1468"/>
     <hyperlink ref="F891" r:id="rId_hyperlink_1469"/>
+    <hyperlink ref="F892" r:id="rId_hyperlink_1470"/>
+    <hyperlink ref="F893" r:id="rId_hyperlink_1471"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>